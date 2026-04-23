--- v1 (2026-03-03)
+++ v2 (2026-04-23)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="110">
   <si>
-    <t>03.03.2026</t>
+    <t>23.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>