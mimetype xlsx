--- v2 (2026-04-23)
+++ v3 (2026-06-12)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="110">
-[...1 lines deleted...]
-    <t>23.04.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="109">
+  <si>
+    <t>13.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,51 +133,51 @@
   <si>
     <t>02.02.2023</t>
   </si>
   <si>
     <t>ГОСУДАРСТВЕННЫЙ МЕНЕДЖМЕНТ. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Прокофьев С. Е., Еремин С. Г., Галкин А. И.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Государственное и муниципальное управление</t>
   </si>
   <si>
     <t>Теория и история государственного и муниципального управления</t>
   </si>
   <si>
-    <t>Предлагаемый курс обобщает методологическую, теоретическую и эмпирическую информацию, необходимую для всестороннего системного представления о государственном менеджменте. Он состоит из шести разделов (тем): в первом разделе рассмотрены история и специфика развития государственного управления в системе отечественного и зарубежного научного знания, во втором — непосредственно эволюция концепции государственного менеджмента, последующие разделы посвящены крупнейшим подинститутам международного государственного менеджмента — проектный менеджмент, риск-менеджмент, бережливый менеджмент, цифровой менеджмент. В конце каждой темы приводятся вопросы для самоконтроля. Теоретические вопросы иллюстрируются статистическими данными, а также примерами из реальной практики государственного менеджмента последних лет. Соответствует федеральному государственному образовательному стандарту высшего образования. Для студентов, обучающихся по направлениям подготовки «Государственное и муниципальное управление», «Юриспруденция», «Политология», «Международные отношения», слушателей курсов повышения квалификации и программ профессиональной переподготовки, аспирантов и преподавателей, государственных и муниципальных служащих, политических деятелей.</t>
+    <t>Предлагаемый курс обобщает методологическую, теоретическую и эмпирическую информацию, необходимую для всестороннего системного представления о государственном менеджменте. Он состоит из шести разделов (тем): в первом разделе рассмотрены история и специфика развития государственного управления в системе отечественного и зарубежного научного знания, во втором — непосредственно эволюция концепции государственного менеджмента, последующие разделы посвящены крупнейшим подинститутам международного государственного менеджмента — проектный менеджмент, риск-менеджмент, бережливый менеджмент, цифровой менеджмент. В конце каждой темы приводятся вопросы для самоконтроля. Теоретические вопросы иллюстрируются статистическими данными, а также примерами из реальной практики государственного менеджмента последних лет.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-15813-7</t>
   </si>
   <si>
     <t>67.401я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>05.02.2025</t>
   </si>
   <si>
     <t>ОСНОВЫ СОВРЕМЕННОГО ГОСУДАРСТВЕННОГО И МУНИЦИПАЛЬНОГО УПРАВЛЕНИЯ 2-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>, Кадырова Г. М. [и др.] ; Под ред. Прокофьева С.Е.</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
@@ -271,117 +271,114 @@
   <si>
     <t>978-5-534-21404-8</t>
   </si>
   <si>
     <t>65я73</t>
   </si>
   <si>
     <t>ТЕОРИЯ И МЕХАНИЗМЫ СОВРЕМЕННОГО ГОСУДАРСТВЕННОГО И МУНИЦИПАЛЬНОГО УПРАВЛЕНИЯ 3-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>978-5-534-17620-9</t>
   </si>
   <si>
     <t>25.11.2022</t>
   </si>
   <si>
     <t>УПРАВЛЕНИЕ ГОСУДАРСТВЕННОЙ И МУНИЦИПАЛЬНОЙ ЗАКУПОЧНОЙ ДЕЯТЕЛЬНОСТЬЮ 3-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Экономические науки</t>
   </si>
   <si>
     <t>Бухгалтерский учет и аудит. Налоговый учет</t>
   </si>
   <si>
-    <t>Предлагаемый курс обобщает правовую и методическую информацию, которая необходима для эффективного управления государственными и муниципальными закупками и контрактами. В курсе рассматриваются вопросы организации закупок товаров, работ и услуг для обеспечения государственных и муниципальных нужд: планирование закупок, осуществление закупок, вопросы заключения и исполнения контрактов на поставку товаров, работ и услуг. Отдельное внимание уделено особенностям закупок государственными структурами в соответствии с Федеральным законом от 18.07.2011 № 223-ФЗ «О закупках товаров, работ, услуг отдельными видами юридических лиц». Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Предназначен для студентов, обучающихся по направлениям подготовки «Государственное и муниципальное управление», «Юриспруденция», «Экономика», «Менеджмент», слушателей курсов повышения квалификации и программ профессиональной переподготовки. Курс может быть полезен практикующим работникам, в профессиональные обязанности которых входит участие в государственных и муниципальных закупках.</t>
+    <t>Предлагаемый курс обобщает правовую и методическую информацию, которая необходима для эффективного управления государственными и муниципальными закупками и контрактами. В курсе рассматриваются вопросы организации закупок товаров, работ и услуг для обеспечения государственных и муниципальных нужд: планирование закупок, осуществление закупок, вопросы заключения и исполнения контрактов на поставку товаров, работ и услуг. Отдельное внимание уделено особенностям закупок государственными структурами в соответствии с Федеральным законом от 18.07.2011 № 223-ФЗ «О закупках товаров, работ, услуг отдельными видами юридических лиц».</t>
   </si>
   <si>
     <t>978-5-534-15790-1</t>
   </si>
   <si>
     <t>65.41я73</t>
   </si>
   <si>
-    <t>01.07.2021</t>
-[...11 lines deleted...]
-    <t>978-5-534-14602-8</t>
+    <t>12.07.2021</t>
+  </si>
+  <si>
+    <t>УПРАВЛЕНИЕ ГОСУДАРСТВЕННОЙ И МУНИЦИПАЛЬНОЙ СОБСТВЕННОСТЬЮ (ИМУЩЕСТВОМ) 3-е изд., пер. и доп. Учебник и практикум для СПО</t>
+  </si>
+  <si>
+    <t>Еремин С. Г., Галкин А. И., Прокофьев С. Е. ; Под ред. Прокофьева С.Е.</t>
+  </si>
+  <si>
+    <t>Настоящий курс посвящен актуальной проблеме современной России — управлению государственной и муниципальной собственностью (имуществом). В курсе изложены основы управления государственной и муниципальной собственностью (имуществом) в Российской Федерации, его структура, система и принципы. Значительное внимание уделено вопросам управления акционерной собственностью государства, недвижимым имуществом, природными объектами, земельными ресурсами, интеллектуальной собственностью государственного и муниципального собственника, а также собственностью государства, находящейся за рубежом. Рассмотрены вопросы повышения эффективности управления государственной и муниципальной собственностью (имуществом). Методический комплекс учебника включает контрольные вопросы и практические задания, темы для рефератов и докладов. Тестовые задания к учебнику размещены на сайте urait.ru.</t>
+  </si>
+  <si>
+    <t>978-5-534-15091-9</t>
+  </si>
+  <si>
+    <t>66.3я723</t>
+  </si>
+  <si>
+    <t>14.05.2026</t>
+  </si>
+  <si>
+    <t>УПРАВЛЕНИЕ ГОСУДАРСТВЕННОЙ И МУНИЦИПАЛЬНОЙ СОБСТВЕННОСТЬЮ (ИМУЩЕСТВОМ) 4-е изд., пер. и доп. Учебник для вузов</t>
+  </si>
+  <si>
+    <t>Еремин С. Г. ; Под ред. Еремина С.Г., Прокофьева С.Е., Паниной О.В.</t>
+  </si>
+  <si>
+    <t>Настоящий курс посвящен актуальной проблеме современной России — управлению государственной и муниципальной собственностью (имуществом). В курсе изложены основы управления государственной и муниципальной собственностью (имуществом) в Российской Федерации, его структура, система и принципы. Значительное внимание уделено вопросам управления акционерной собственностью государства, недвижимым имуществом, природными объектами, земельными ресурсами, интеллектуальной собственностью государственного и муниципального собственника, а также собственностью государства, находящейся за рубежом. Рассмотрены вопросы повышения эффективности управления государственной и муниципальной собственностью (имуществом).</t>
+  </si>
+  <si>
+    <t>978-5-534-22053-7</t>
   </si>
   <si>
     <t>66.3я73</t>
   </si>
   <si>
-    <t>12.07.2021</t>
-[...16 lines deleted...]
-  <si>
     <t>28.11.2022</t>
   </si>
   <si>
     <t>УПРАВЛЕНИЕ ГОСУДАРСТВЕННЫМИ И МУНИЦИПАЛЬНЫМИ ЗАКУПКАМИ 3-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
-    <t>Предлагаемый курс обобщает правовую и методическую информацию, которая необходима для эффективного управления государственными и муниципальными закупками и контрактами. В курсе рассматриваются вопросы организации закупок товаров, работ и услуг для обеспечения государственных и муниципальных нужд: планирование закупок, осуществление закупок, вопросы заключения и исполнения контрактов на поставку товаров, работ и услуг. Отдельное внимание уделено особенностям закупок государственными структурами в соответствии с Федеральным законом от 18.07.2011 № 223-ФЗ «О закупках товаров, работ, услуг отдельными видами юридических лиц». Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Предназначен для студентов, обучающихся по направлениям подготовки «Государственное и муниципальное управление», «Юриспруденция», «Экономика», «Менеджмент», слушателей курсов повышения квалификации и программ профессиональной переподготовки. Курс может быть полезен практикующим работникам, в профессиональные обязанности которых входит участие в государственных и муниципальных закупках.</t>
-[...1 lines deleted...]
-  <si>
     <t>978-5-534-15830-4</t>
   </si>
   <si>
     <t>65.41я723</t>
   </si>
   <si>
     <t>18.01.2023</t>
   </si>
   <si>
     <t>ЭФФЕКТИВНОСТЬ И РЕЗУЛЬТАТИВНОСТЬ ДЕЯТЕЛЬНОСТИ ОРГАНОВ ВЛАСТИ. Учебник и практикум для вузов</t>
   </si>
   <si>
-    <t>Предлагаемый курс обобщает методологическую, теоретическую и эмпирическую информацию, необходимую для всестороннего системного представления об эффективности и результативности деятельности органов власти. В курсе приводятся теоретические основы института эффективности и результативности государственного (муниципального) управления, рассматриваются особенности международного и национального опыта правовой регламентации оценивания эффективности и результативности государственного (муниципального) управления с точки зрения и ретроспективы, утоняются подходы, критерии, методика оценки и показатели эффективности и результативности деятельности органов власти на федеральном, региональном и муниципальном уровнях, в частности с позиции digital-реалий и перспектив. Отдельное внимание уделено вопросам оценки эффективности и результативности деятельности государственных (муниципальных) служащих. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Предназначен для студентов, обучающихся по направлениям подготовки «Государственное и муниципальное управление», «Юриспруденция», «Политология», «Международные отношения», слушателей курсов повышения квалификации и программ профессиональной переподготовки, аспирантов и преподавателей, государственных и муниципальных служащих, политических деятелей.</t>
+    <t>В курсе приводятся теоретические основы института эффективности и результативности государственного (муниципального) управления, рассматриваются особенности международного и национального опыта правовой регламентации оценивания эффективности и результативности государственного (муниципального) управления с точки зрения и ретроспективы, утоняются подходы, критерии, методика оценки и показатели эффективности и результативности деятельности органов власти на федеральном, региональном и муниципальном уровнях, в частности с позиции digital-реалий и перспектив. Предназначен для студентов, обучающихся по направлениям подготовки «Государственное и муниципальное управление», «Юриспруденция», «Политология», «Международные отношения», слушателей курсов повышения квалификации и программ профессиональной переподготовки, аспирантов и преподавателей, государственных и муниципальных служащих, политических деятелей.</t>
   </si>
   <si>
     <t>978-5-534-15814-4</t>
   </si>
   <si>
     <t>67.400я73</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
@@ -747,51 +744,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/gosudarstvennyy-menedzhment-589094" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/osnovy-sovremennogo-gosudarstvennogo-i-municipalnogo-upravleniya-589128" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/osnovy-sovremennogo-gosudarstvennogo-i-municipalnogo-upravleniya-588452" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/osnovy-socialnogo-gosudarstva-589473" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/proektnoe-upravlenie-v-organah-vlasti-588451" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/proektnoe-upravlenie-v-organah-vlasti-589129" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/strategicheskoe-upravlenie-v-gosudarstvennoy-i-municipalnoy-sfere-588450" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/teoriya-i-mehanizmy-sovremennogo-gosudarstvennogo-i-municipalnogo-upravleniya-588173" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/upravlenie-gosudarstvennoy-i-municipalnoy-zakupochnoy-deyatelnostyu-587167" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/upravlenie-gosudarstvennoy-i-municipalnoy-sobstvennostyu-imuschestvom-583801" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/upravlenie-gosudarstvennoy-i-municipalnoy-sobstvennostyu-imuschestvom-584267" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/upravlenie-gosudarstvennymi-i-municipalnymi-zakupkami-587463" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/effektivnost-i-rezultativnost-deyatelnosti-organov-vlasti-589181" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/gosudarstvennyy-menedzhment-589094" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/osnovy-sovremennogo-gosudarstvennogo-i-municipalnogo-upravleniya-589128" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/osnovy-sovremennogo-gosudarstvennogo-i-municipalnogo-upravleniya-588452" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/osnovy-socialnogo-gosudarstva-589473" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/proektnoe-upravlenie-v-organah-vlasti-588451" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/proektnoe-upravlenie-v-organah-vlasti-589129" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/strategicheskoe-upravlenie-v-gosudarstvennoy-i-municipalnoy-sfere-588450" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/teoriya-i-mehanizmy-sovremennogo-gosudarstvennogo-i-municipalnogo-upravleniya-588173" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/upravlenie-gosudarstvennoy-i-municipalnoy-zakupochnoy-deyatelnostyu-587167" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/upravlenie-gosudarstvennoy-i-municipalnoy-sobstvennostyu-imuschestvom-584267" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/upravlenie-gosudarstvennoy-i-municipalnoy-sobstvennostyu-imuschestvom-600680" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/upravlenie-gosudarstvennymi-i-municipalnymi-zakupkami-587463" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/effektivnost-i-rezultativnost-deyatelnosti-organov-vlasti-589181" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
@@ -1602,185 +1599,185 @@
         <v>84</v>
       </c>
       <c r="S13" s="6" t="s">
         <v>85</v>
       </c>
       <c r="T13" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U13" s="6" t="s">
         <v>86</v>
       </c>
       <c r="V13" s="6"/>
       <c r="W13" s="6" t="s">
         <v>87</v>
       </c>
       <c r="X13" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y13" s="8">
         <v>0.595</v>
       </c>
       <c r="Z13" s="6"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="8">
-        <v>583801</v>
+        <v>584267</v>
       </c>
       <c r="B14" s="6" t="s">
         <v>88</v>
       </c>
       <c r="C14" s="6"/>
       <c r="D14" s="6" t="s">
         <v>89</v>
       </c>
       <c r="E14" s="6" t="s">
         <v>90</v>
       </c>
       <c r="F14" s="6"/>
       <c r="G14" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="8">
         <v>2026</v>
       </c>
       <c r="J14" s="8">
         <v>312</v>
       </c>
       <c r="K14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L14" s="9">
         <v>1679.0</v>
       </c>
       <c r="M14" s="9">
         <v>1849.0</v>
       </c>
       <c r="N14" s="6" t="s">
-        <v>35</v>
+        <v>47</v>
       </c>
       <c r="O14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P14" s="6" t="s">
-        <v>36</v>
+        <v>48</v>
       </c>
       <c r="Q14" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R14" s="6" t="s">
         <v>49</v>
       </c>
       <c r="S14" s="6" t="s">
         <v>91</v>
       </c>
       <c r="T14" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U14" s="6" t="s">
         <v>92</v>
       </c>
       <c r="V14" s="6"/>
       <c r="W14" s="6" t="s">
         <v>93</v>
       </c>
       <c r="X14" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y14" s="8">
         <v>0.498</v>
       </c>
       <c r="Z14" s="6"/>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" s="8">
-        <v>584267</v>
+        <v>600680</v>
       </c>
       <c r="B15" s="6" t="s">
         <v>94</v>
       </c>
       <c r="C15" s="6"/>
       <c r="D15" s="6" t="s">
         <v>95</v>
       </c>
       <c r="E15" s="6" t="s">
         <v>96</v>
       </c>
       <c r="F15" s="6"/>
       <c r="G15" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="8">
         <v>2026</v>
       </c>
       <c r="J15" s="8">
-        <v>312</v>
+        <v>289</v>
       </c>
       <c r="K15" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L15" s="9">
-        <v>1679.0</v>
+        <v>1569.0</v>
       </c>
       <c r="M15" s="9">
-        <v>1849.0</v>
+        <v>1729.0</v>
       </c>
       <c r="N15" s="6" t="s">
-        <v>47</v>
+        <v>35</v>
       </c>
       <c r="O15" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P15" s="6" t="s">
-        <v>48</v>
+        <v>36</v>
       </c>
       <c r="Q15" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R15" s="6" t="s">
         <v>49</v>
       </c>
       <c r="S15" s="6" t="s">
         <v>97</v>
       </c>
       <c r="T15" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U15" s="6" t="s">
         <v>98</v>
       </c>
       <c r="V15" s="6"/>
       <c r="W15" s="6" t="s">
         <v>99</v>
       </c>
       <c r="X15" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y15" s="8">
-        <v>0.498</v>
+        <v>0.47</v>
       </c>
       <c r="Z15" s="6"/>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" s="8">
         <v>587463</v>
       </c>
       <c r="B16" s="6" t="s">
         <v>100</v>
       </c>
       <c r="C16" s="6"/>
       <c r="D16" s="6" t="s">
         <v>101</v>
       </c>
       <c r="E16" s="6" t="s">
         <v>67</v>
       </c>
       <c r="F16" s="6"/>
       <c r="G16" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="8">
         <v>2026</v>
       </c>
@@ -1790,131 +1787,131 @@
       <c r="K16" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L16" s="9">
         <v>2049.0</v>
       </c>
       <c r="M16" s="9">
         <v>2249.0</v>
       </c>
       <c r="N16" s="6" t="s">
         <v>47</v>
       </c>
       <c r="O16" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P16" s="6" t="s">
         <v>48</v>
       </c>
       <c r="Q16" s="6" t="s">
         <v>83</v>
       </c>
       <c r="R16" s="6" t="s">
         <v>84</v>
       </c>
       <c r="S16" s="6" t="s">
-        <v>102</v>
+        <v>85</v>
       </c>
       <c r="T16" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U16" s="6" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="V16" s="6"/>
       <c r="W16" s="6" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="X16" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y16" s="8">
         <v>0.595</v>
       </c>
       <c r="Z16" s="6"/>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" s="8">
         <v>589181</v>
       </c>
       <c r="B17" s="6" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="C17" s="6"/>
       <c r="D17" s="6" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="E17" s="6" t="s">
         <v>67</v>
       </c>
       <c r="F17" s="6"/>
       <c r="G17" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="8">
         <v>2026</v>
       </c>
       <c r="J17" s="8">
         <v>247</v>
       </c>
       <c r="K17" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L17" s="9">
         <v>1379.0</v>
       </c>
       <c r="M17" s="9">
         <v>1519.0</v>
       </c>
       <c r="N17" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O17" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P17" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q17" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R17" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S17" s="6" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="T17" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U17" s="6" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="V17" s="6"/>
       <c r="W17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="X17" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y17" s="8">
         <v>0.419</v>
       </c>
       <c r="Z17" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_7"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_9"/>