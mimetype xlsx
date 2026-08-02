--- v3 (2026-06-12)
+++ v4 (2026-08-02)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="109">
   <si>
-    <t>13.06.2026</t>
+    <t>02.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>