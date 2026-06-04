--- v3 (2026-04-13)
+++ v4 (2026-06-04)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
   <si>
-    <t>13.04.2026</t>
+    <t>05.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,51 +133,51 @@
   <si>
     <t>24.03.2025</t>
   </si>
   <si>
     <t>СЕМЕЙНАЯ ПЕДАГОГИКА И ДОМАШНЕЕ ВОСПИТАНИЕ 4-е изд., испр. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Ганичева А. Н., Зверева О. Л.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>Педагогика, психология, социальная работа</t>
   </si>
   <si>
     <t>Педагогика и образование. Общие работы</t>
   </si>
   <si>
-    <t>В курсе показана ведущая роль семьи как социального института становления личности. Раскрыты особенности семейного воспитания, соотношение приоритетов общественного и семейного воспитания, освещены формы оказания педагогической помощи семье в разные исторические периоды. Курс дополнен материалами о семейном воспитании детей раннего возраста, инновациями поддержки семьи и детства, современными подходами к взаимодействию дошкольной образовательной организации и семьи. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Курс рекомендован студентам средних педагогических учебных заведений, преподавателям, социальным работникам, воспитателям, родителям - всем, кто интересуется вопросами интеграции семейного и домашнего воспитания.</t>
+    <t>В учебнике показана ведущая роль семьи как социального института становления личности. Раскрыты особенности семейного воспитания, соотношение приоритетов общественного и семейного воспитания, освещены формы оказания педагогической помощи семье в разные исторические периоды. Издание дополнено материалами о семейном воспитании детей раннего возраста, инновациями поддержки семьи и детства, современными подходами к взаимодействию дошкольной образовательной организации и семьи. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Учебник рекомендован студентам средних педагогических учебных заведений, преподавателям, социальным работникам, воспитателям, родителям - всем, кто интересуется вопросами интеграции семейного и домашнего воспитания.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-19365-7</t>
   </si>
   <si>
     <t>74.9я723</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>21.03.2025</t>
   </si>
   <si>
     <t>СЕМЕЙНАЯ ПЕДАГОГИКА И ДОМАШНЕЕ ВОСПИТАНИЕ ДЕТЕЙ РАННЕГО И ДОШКОЛЬНОГО ВОЗРАСТА 4-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
@@ -202,51 +202,51 @@
   <si>
     <t>Дошкольная педагогика</t>
   </si>
   <si>
     <t>Курс посвящен исследованиям по проблеме социального развития личности ребенка раннего и дошкольного возраста. Представлена концепция социального развития, которая в дальнейшем раскрывается через конкретные исследования по изучению роли взрослого человека в процессе социального развития, полоролевое воспитание, гендерные особенности и их учет в организации процесса социального воспитания, по изучению влияния ценностных ориентиров взрослых на формирование ценностных установок детей. Раскрыты такие важные средства воспитания, как музыка, игра и досуг ребенка. Показаны разница и сходство воспитания ребенка, находящегося в разных социальных условиях. Представлены методики диагностики уровня социального развития ребенка. Курс будет полезен студентам, исследующим темы педагогики, психологии и социологии, и всем интересующимся данной тематикой.</t>
   </si>
   <si>
     <t>978-5-534-17886-9</t>
   </si>
   <si>
     <t>74.66я73</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>31.01.2020</t>
   </si>
   <si>
     <t>ТЕОРЕТИЧЕСКИЕ И МЕТОДИЧЕСКИЕ ОСНОВЫ ОРГАНИЗАЦИИ ИГРОВОЙ ДЕЯТЕЛЬНОСТИ ДЕТЕЙ РАННЕГО И ДОШКОЛЬНОГО ВОЗРАСТА. Учебник для СПО</t>
   </si>
   <si>
     <t>под науч. ред. Савенкова А.И.</t>
   </si>
   <si>
-    <t>В курсе рассматриваются теоретические и методические основы организации игровой деятельности детей раннего и дошкольного возрастов. В содержании последовательно излагаются вопросы теории использования игры и игрушки как дидактических средств, методики планирования и организации игровой деятельности детей раннего и дошкольного возрастов, описываются основные аспекты проблематики психологии игры. Содержание курса соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего специального образования Российской Федерации. Для учащихся средних специальных учебных заведений, обучающихся по укрупненной группе специальностей — «образование и педагогические науки», а также преподавателей педагогических колледжей.</t>
+    <t>В учебнике рассматриваются теоретические и методические основы организации игровой деятельности детей раннего и дошкольного возрастов. В содержании последовательно излагаются вопросы теории использования игры и игрушки как дидактических средств, методики планирования и организации игровой деятельности детей раннего и дошкольного возрастов, описываются основные аспекты проблематики психологии игры. Содержание учебника соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего специального образования Российской Федерации. Для учащихся средних специальных учебных заведений, обучающихся по укрупненной группе специальностей — «образование и педагогические науки», а также преподавателей педагогических колледжей.</t>
   </si>
   <si>
     <t>978-5-534-12667-9</t>
   </si>
   <si>
     <t>77я723</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>