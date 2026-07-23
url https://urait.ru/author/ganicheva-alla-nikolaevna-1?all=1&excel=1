--- v4 (2026-06-04)
+++ v5 (2026-07-23)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
   <si>
-    <t>05.06.2026</t>
+    <t>23.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>