--- v5 (2026-07-23)
+++ v6 (2026-09-15)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
   <si>
-    <t>23.07.2026</t>
+    <t>15.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -864,54 +864,54 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
         <v>288</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>1569.0</v>
+        <v>1649.0</v>
       </c>
       <c r="M5" s="9">
-        <v>1729.0</v>
+        <v>1809.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
@@ -934,54 +934,54 @@
       <c r="B6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
         <v>288</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
-        <v>1569.0</v>
+        <v>1649.0</v>
       </c>
       <c r="M6" s="9">
-        <v>1729.0</v>
+        <v>1809.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>48</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>49</v>
       </c>
@@ -1004,54 +1004,54 @@
       <c r="B7" s="6" t="s">
         <v>51</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>52</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>53</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2025</v>
       </c>
       <c r="J7" s="8">
         <v>179</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
-        <v>849.0</v>
+        <v>899.0</v>
       </c>
       <c r="M7" s="9">
-        <v>929.0</v>
+        <v>989.0</v>
       </c>
       <c r="N7" s="6"/>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>54</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>55</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>56</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
@@ -1072,54 +1072,54 @@
       <c r="B8" s="6" t="s">
         <v>59</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
         <v>60</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>61</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>339</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
-        <v>1799.0</v>
+        <v>1889.0</v>
       </c>
       <c r="M8" s="9">
-        <v>1979.0</v>
+        <v>2079.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>54</v>
       </c>
       <c r="S8" s="6" t="s">
         <v>62</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
         <v>63</v>
       </c>