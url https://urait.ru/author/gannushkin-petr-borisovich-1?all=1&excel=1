--- v1 (2026-02-25)
+++ v2 (2026-04-18)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
-    <t>25.02.2026</t>
+    <t>18.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>