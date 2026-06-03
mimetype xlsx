--- v2 (2026-04-18)
+++ v3 (2026-06-03)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
-    <t>18.04.2026</t>
+    <t>03.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -154,51 +154,51 @@
   <si>
     <t>С годами не теряют своей актуальности работы по психологии и психиатрии, и "Избранные труды по психиатрии" П. Б. Ганнушкина - не исключение. Ученый поднимает вопросы о границах психического здоровья, о связях психических нарушений с соматической сферой, о роли анотамических, физиологических, эндокринных предпосылок в формировании психопатологической картины и ряд других. В издании два раздела - общие вопросы психиатрии и клиника малой психиатрии. В каждом из них рассморены ключевые вопросы и проблемы, которые дают пищу для размышлений о роли психиатрической науки в медицине, о патологии личности и роли социальных и биологический факторов в формировании психический отклонений.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-05875-8</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>18.03.2020</t>
   </si>
   <si>
     <t>КЛИНИКА ПСИХОПАТИЙ: ИХ СТАТИКА, ДИНАМИКА, СИСТЕМАТИКА</t>
   </si>
   <si>
     <t>Медицина и фармакология</t>
   </si>
   <si>
     <t>Клиническая и медицинская психология. Патопсихология. Психиатрия</t>
   </si>
   <si>
-    <t>В книге рассматриваются преимущественно конституциональные психопатии. На основе собственного врачебного опыта и реальных историй людей автор определяет критерии, типы и признаки психопатий, методы исследования больных. В основе подхода П. Ганнушкина — статистический и динамический разрез одной и той же личности. Описаны такие группы психопатов, как циклоиды, астеники, шизоиды, эпилептоиды, неустойчивые и асоциальные психопаты и другие. Представлены разные виды реакций, фазы и состояния. Для широкого круга читателей</t>
+    <t>В книге рассматриваются преимущественно конституциональные психопатии. На основе собственного врачебного опыта и реальных историй людей автор определяет критерии, типы и признаки психопатий, методы исследования больных. В основе подхода П. Ганнушкина — статистический и динамический разрез одной и той же личности. Описаны такие группы психопатов, как циклоиды, астеники, шизоиды, эпилептоиды, неустойчивые и асоциальные психопаты и другие. Представлены разные виды реакций, фазы и состояния. Для всех интересующихся.</t>
   </si>
   <si>
     <t>978-5-534-11773-8</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>29.10.2021</t>
   </si>
   <si>
     <t>ТРУДЫ КЛИНИКИ НА ДЕВИЧЬЕМ ПОЛЕ. КЛИНИЧЕСКИЕ РАССКАЗЫ</t>
   </si>
   <si>
     <t>Под ред. Ганнушкина П.Б.</t>
   </si>
   <si>
     <t>Охрана и профилактика здоровья. Социальная, спортивная медицина. История медицины</t>
   </si>
   <si>
     <t>В 1887 году была открыта психиатрическая больница на Девичьем поле. Именно здесь первый директор клиники и реформатор в отечественной психиатрии, С. С. Корсаков, провел в жизнь принципы гуманного отношения к психически больным. Эти взгляды поддержали и его ученики, которым перешла руководящая должность: В. П. Сербский, Ф. Е. Рыбаков, П. Б. Ганнушкин и др. Петр Борисович Ганнушкин активно участвовал в выпусках специализированных журналов («Современная психиатрия», «Журнал невропатологии и психиатрии им. С. С. Корсакова»), в том числе и настоящего сборника. В данной книге читатель может познакомиться с работами самого П. Б. Ганнушкина и сторонников его школы психиатров-клиницистов, чьи интересы сильно разнятся — от проблем наркомании и алкоголизма до параной, эпилепсий и симуляций душевных болезней. Для всех интересующихся историей психиатрии.</t>
   </si>
   <si>
     <t>978-5-534-14530-4</t>
   </si>