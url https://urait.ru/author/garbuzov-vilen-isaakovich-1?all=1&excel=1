--- v1 (2026-03-01)
+++ v2 (2026-04-21)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
-    <t>01.03.2026</t>
+    <t>21.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>