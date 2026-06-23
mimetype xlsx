--- v2 (2026-04-21)
+++ v3 (2026-06-23)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
-    <t>21.04.2026</t>
+    <t>23.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -157,51 +157,51 @@
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-07308-9</t>
   </si>
   <si>
     <t>53.57я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>14.02.2020</t>
   </si>
   <si>
     <t>ДЕТСКАЯ И ПОДРОСТКОВАЯ ПСИХОТЕРАПИЯ: НЕВРОЗЫ У ДЕТЕЙ 2-е изд. Учебник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
-    <t>В книге рассмотрены вопросы изучения пограничных психических расстройств, в том числе и неврозов, в историческом аспекте, освещены основные компенсаторные механизмы головного мозга ребенка, проанализированы понятия о стрессе и психической травме. Авторами дана подробная характеристика методам терапии неврозов: психофармакотерапии, психотерапии, представлен собственный комплексный метод лечения детей с пограничными психическими заболеваниями, включающий психофармакотерапию, адаптивное управление, рефлексотерапию, физиотерапевтическое лечение, различные виды психотерапии. Приводятся собственные данные по более, чем 3000, больным с пограничными психическими расстройствами. В интересной форме даются яркие клинические примеры, позволяющие понять основной психологический компонент того или иного страдания. Книга задумывалась авторами как разговор на научную тему, но, тем не менее, глубоко интересующую совершенно разных людей, и поэтому — доступной для понимания самому широкому кругу читателей. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Книга адресована врачам-практикам (психиатрам, психотерапевтам, неврологам) и психологам, и родителям детей с неврозом, и просто интересующимся вопросами возникновения, течения и терапии пограничных психических расстройств, к которым и относятся неврозы.</t>
+    <t>В книге рассмотрены вопросы изучения пограничных психических расстройств, в том числе и неврозов, в историческом аспекте, освещены основные компенсаторные механизмы головного мозга ребенка, проанализированы понятия о стрессе и психической травме. Авторами дана подробная характеристика методам терапии неврозов: психофармакотерапии, психотерапии, представлен собственный комплексный метод лечения детей с пограничными психическими заболеваниями, включающий психофармакотерапию, адаптивное управление, рефлексотерапию, физиотерапевтическое лечение, различные виды психотерапии. Приводятся собственные данные по более, чем 3000, больным с пограничными психическими расстройствами. В интересной форме даются яркие клинические примеры, позволяющие понять основной психологический компонент того или иного страдания.</t>
   </si>
   <si>
     <t>978-5-534-12336-4</t>
   </si>
   <si>
     <t>53.57я723</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>