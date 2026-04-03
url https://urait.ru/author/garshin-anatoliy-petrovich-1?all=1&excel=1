--- v0 (2026-02-08)
+++ v1 (2026-04-03)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
-[...1 lines deleted...]
-    <t>08.02.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
+  <si>
+    <t>03.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -208,66 +208,69 @@
   <si>
     <t>В учебнике изложены основные этапы технологии получения и области применения технической керамики, получаемой на основе тугоплавких соединений (оксидов, карбидов, нитридов, боридов) в машиностроении. Дано описание типового технологического процесса изготовления изделий конструкционного назначения из технической керамики для машиностроения, а также приводится подробная характеристика всех его этапов: подготовка порошков тугоплавких соединений для формования заготовок изделий, формование заготовок, процесс спекания формованных заготовок, финишная обработка спеченной заготовки и придание ей вида конкретной керамической детали. Данный учебник предназначен прежде всего для подготовки специалистов-технологов, для которых знание современных материалов является необходимым условием успешной работы. Поэтому рассмотрение вопросов, связанных с использованием керамических материалов с применением данного пособия, позволит улучшить качество подготовки специалистов.</t>
   </si>
   <si>
     <t>978-5-534-01484-6</t>
   </si>
   <si>
     <t>35.41я73</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>28.06.2017</t>
   </si>
   <si>
     <t>НОВЫЕ КОНСТРУКЦИОННЫЕ МАТЕРИАЛЫ НА ОСНОВЕ КАРБИДА КРЕМНИЯ 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Гаршин А. П., Шумячер В. М., Пушкарев О. И.</t>
   </si>
   <si>
     <t>Естественные науки</t>
   </si>
   <si>
-    <t>Химия</t>
+    <t>Химия в отдельных отраслях</t>
   </si>
   <si>
     <t>В курсе рассмотрены способы получения и контроля качества абразивов и материалов конструкционного назначения на основе карбида кремния. Описан карбид кремния как индивидуальное вещество. Приведены технологии производства технического карбида кремния и шлифматериалов. Рассмотрены огнеупоры и электронагреватели на основе карбида кремния. Даны методы мониторинга качества абразивных материалов при шлифовании. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Курс предназначен студентам высших учебных заведений, аспирантам и преподавателям, а также всем интересующимся.</t>
   </si>
   <si>
     <t>978-5-534-04993-0</t>
   </si>
   <si>
     <t>35.46я73</t>
   </si>
   <si>
     <t>21.07.2017</t>
   </si>
   <si>
     <t>ОРГАНИЧЕСКАЯ ХИМИЯ 3-е изд., испр. и доп. Учебное пособие для вузов</t>
+  </si>
+  <si>
+    <t>Общая химия</t>
   </si>
   <si>
     <t>В курсе изложены теоретические основы органической химии. Рассмотрено строение, физические и химические свойства, способы получения и области применения предельных, непредельных, диеновых и ароматических углеводородов, всех кислородсодержащих органических соединений, аминов, анилина, аминокислот, амидов карбоновых кислот и нитросоединений. Дается краткая характеристика белков, пептидов и гетероциклических соединений. Описаны нуклеиновые кислоты, их состав и виды, гидролиз и структура. Рассмотрены виды полимерных материалов, их строение, основные технические свойства и области применения. Приведены и описаны органические соединения и химические процессы в живых организмах. Особенностью пособия является наглядное представление большей части материала в виде схем, таблиц, формул, что способствует лучшему усвоению курса.</t>
   </si>
   <si>
     <t>978-5-534-20434-6</t>
   </si>
   <si>
     <t>24.2я73</t>
   </si>
   <si>
     <t>ОРГАНИЧЕСКАЯ ХИМИЯ 3-е изд., испр. и доп. Учебное пособие для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>В курсе изложены теоретические основы органической химии. Рассмотрено строение, физические и химические свойства, способы получения и области применения предельных, непредельных, диеновых и ароматических углеводородов, всех кислородсодержащих органических соединений, аминов, анилина, аминокислот, амидов карбоновых кислот и нитросоединений. Дается краткая характеристика белков, пептидов и гетероциклических соединений. Описаны нуклеиновые кислоты, их состав и виды, гидролиз и структура. Рассмотрены виды полимерных материалов, их строение, основные технические свойства и области применения. Приведены и описаны органические соединения и химические процессы в живых организмах. Особенностью курса является наглядное представление большей части материала в виде схем, таблиц, формул, что способствует лучшему усвоению материала</t>
   </si>
   <si>
     <t>978-5-534-20435-3</t>
   </si>
@@ -1302,272 +1305,272 @@
       <c r="J10" s="8">
         <v>189</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L10" s="9">
         <v>889.0</v>
       </c>
       <c r="M10" s="9">
         <v>979.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>55</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>63</v>
       </c>
       <c r="R10" s="6" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="S10" s="6" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="X10" s="6" t="s">
         <v>59</v>
       </c>
       <c r="Y10" s="8">
         <v>0.278</v>
       </c>
       <c r="Z10" s="6"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="8">
         <v>585827</v>
       </c>
       <c r="B11" s="6" t="s">
         <v>68</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>54</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2026</v>
       </c>
       <c r="J11" s="8">
         <v>189</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L11" s="9">
         <v>889.0</v>
       </c>
       <c r="M11" s="9">
         <v>979.0</v>
       </c>
       <c r="N11" s="6" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="O11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>63</v>
       </c>
       <c r="R11" s="6" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="S11" s="6" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U11" s="6" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="X11" s="6" t="s">
         <v>59</v>
       </c>
       <c r="Y11" s="8">
         <v>0.278</v>
       </c>
       <c r="Z11" s="6"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="8">
         <v>585729</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="E12" s="6" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="8">
         <v>2026</v>
       </c>
       <c r="J12" s="8">
         <v>452</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L12" s="9">
         <v>1869.0</v>
       </c>
       <c r="M12" s="9">
         <v>2059.0</v>
       </c>
       <c r="N12" s="6"/>
       <c r="O12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P12" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q12" s="6" t="s">
         <v>63</v>
       </c>
       <c r="R12" s="6" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="S12" s="6" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U12" s="6" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="V12" s="6"/>
       <c r="W12" s="6" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="X12" s="6" t="s">
         <v>59</v>
       </c>
       <c r="Y12" s="8">
         <v>0.532</v>
       </c>
       <c r="Z12" s="6"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="8">
         <v>585785</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="6" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="E13" s="6" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F13" s="6"/>
       <c r="G13" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="8">
         <v>2026</v>
       </c>
       <c r="J13" s="8">
         <v>452</v>
       </c>
       <c r="K13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L13" s="9">
         <v>1869.0</v>
       </c>
       <c r="M13" s="9">
         <v>2059.0</v>
       </c>
       <c r="N13" s="6" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="O13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P13" s="6" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="Q13" s="6" t="s">
         <v>63</v>
       </c>
       <c r="R13" s="6" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="S13" s="6" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="T13" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U13" s="6" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="V13" s="6"/>
       <c r="W13" s="6" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="X13" s="6" t="s">
         <v>59</v>
       </c>
       <c r="Y13" s="8">
         <v>0.532</v>
       </c>
       <c r="Z13" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_7"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_9"/>