--- v1 (2026-04-03)
+++ v2 (2026-05-21)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
   <si>
-    <t>03.04.2026</t>
+    <t>21.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>