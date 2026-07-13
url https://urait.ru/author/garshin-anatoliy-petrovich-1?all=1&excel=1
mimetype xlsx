--- v2 (2026-05-21)
+++ v3 (2026-07-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
   <si>
-    <t>21.05.2026</t>
+    <t>13.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -166,132 +166,132 @@
   <si>
     <t>34.638.7я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>08.06.2016</t>
   </si>
   <si>
     <t>МАТЕРИАЛОВЕДЕНИЕ В 3 Т. ТОМ 2. ТЕХНОЛОГИЯ КОНСТРУКЦИОННЫХ МАТЕРИАЛОВ: АБРАЗИВНЫЕ ИНСТРУМЕНТЫ 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Гаршин А. П., Федотова С. М.</t>
   </si>
   <si>
     <t>Учебник "Материаловедение" состоит из трех томов. Во втором томе "Технология конструкционных материалов: абразивные инструменты" представлен систематизированный материал, позволяющий на его основе дать важные практические рекомендации машиностроительным предприятиям по использованию конкретных видов абразивного инструмента и материалов для того или иного вида механической обработки (исходя из заранее определенных эксплуатационных характеристик инструмента). Издание снабжено рисунками, таблицами, диаграммами.</t>
   </si>
   <si>
     <t>978-5-534-02123-3, 978-5-534-01949-0</t>
   </si>
   <si>
     <t>МАТЕРИАЛОВЕДЕНИЕ В 3 Т. ТОМ 3. ТЕХНОЛОГИЯ КОНСТРУКЦИОННЫХ МАТЕРИАЛОВ: АБРАЗИВНЫЕ ИНСТРУМЕНТЫ 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
-    <t>Учебник "Материаловедение" состоит их трех томов. В третьем томе "Технология конструкционных материалов: абразивные инструменты" представлен систематизированный материал, позволяющий на его основе дать важные практические рекомендации машиностроительным предприятиям по использованию конкретных видов абразивного инструмента и материалов для того или другого вида механической обработки (исходя из заранее определенных эксплуатационных характеристик инструмента). Издание снабжено рисунками, таблицами, диаграммами.</t>
+    <t>В учебнике логично и последовательно представлен весь технологический цикл производства абразивных материалов в куске и зерне (шлифовальные материалы) и методы контроля их физико-механических, магнитных и других свойств. Издание предназначено, прежде всего, для подготовки специалистов технологов-машиностроителей, для которых знание современных материалов является необходимым условием их успешной работы. Поэтому рассмотрение вопросов, связанных с использованием абразивных материалов с применением данного пособия, позволит улучшить качество подготовки специалистов машиностроительных специальностей. Издание снабжено рисунками, таблицами, диаграммами.</t>
   </si>
   <si>
     <t>978-5-534-02125-7, 978-5-534-01949-0</t>
   </si>
   <si>
     <t>07.06.2016</t>
   </si>
   <si>
     <t>МАТЕРИАЛОВЕДЕНИЕ. ТЕХНИЧЕСКАЯ КЕРАМИКА В МАШИНОСТРОЕНИИ 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Гаршин А. П.</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>В учебнике изложены основные этапы технологии получения и области применения технической керамики, получаемой на основе тугоплавких соединений (оксидов, карбидов, нитридов, боридов) в машиностроении. Дано описание типового технологического процесса изготовления изделий конструкционного назначения из технической керамики для машиностроения, а также приводится подробная характеристика всех его этапов: подготовка порошков тугоплавких соединений для формования заготовок изделий, формование заготовок, процесс спекания формованных заготовок, финишная обработка спеченной заготовки и придание ей вида конкретной керамической детали. Данный учебник предназначен прежде всего для подготовки специалистов-технологов, для которых знание современных материалов является необходимым условием успешной работы. Поэтому рассмотрение вопросов, связанных с использованием керамических материалов с применением данного пособия, позволит улучшить качество подготовки специалистов.</t>
   </si>
   <si>
     <t>978-5-534-01484-6</t>
   </si>
   <si>
     <t>35.41я73</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>28.06.2017</t>
   </si>
   <si>
     <t>НОВЫЕ КОНСТРУКЦИОННЫЕ МАТЕРИАЛЫ НА ОСНОВЕ КАРБИДА КРЕМНИЯ 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Гаршин А. П., Шумячер В. М., Пушкарев О. И.</t>
   </si>
   <si>
     <t>Естественные науки</t>
   </si>
   <si>
     <t>Химия в отдельных отраслях</t>
   </si>
   <si>
-    <t>В курсе рассмотрены способы получения и контроля качества абразивов и материалов конструкционного назначения на основе карбида кремния. Описан карбид кремния как индивидуальное вещество. Приведены технологии производства технического карбида кремния и шлифматериалов. Рассмотрены огнеупоры и электронагреватели на основе карбида кремния. Даны методы мониторинга качества абразивных материалов при шлифовании. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Курс предназначен студентам высших учебных заведений, аспирантам и преподавателям, а также всем интересующимся.</t>
+    <t>В курсе рассмотрены способы получения и контроля качества абразивов и материалов конструкционного назначения на основе карбида кремния. Описан карбид кремния как индивидуальное вещество. Приведены технологии производства технического карбида кремния и шлифматериалов. Рассмотрены огнеупоры и электронагреватели на основе карбида кремния. Даны методы мониторинга качества абразивных материалов при шлифовании.</t>
   </si>
   <si>
     <t>978-5-534-04993-0</t>
   </si>
   <si>
     <t>35.46я73</t>
   </si>
   <si>
     <t>21.07.2017</t>
   </si>
   <si>
     <t>ОРГАНИЧЕСКАЯ ХИМИЯ 3-е изд., испр. и доп. Учебное пособие для вузов</t>
   </si>
   <si>
     <t>Общая химия</t>
   </si>
   <si>
     <t>В курсе изложены теоретические основы органической химии. Рассмотрено строение, физические и химические свойства, способы получения и области применения предельных, непредельных, диеновых и ароматических углеводородов, всех кислородсодержащих органических соединений, аминов, анилина, аминокислот, амидов карбоновых кислот и нитросоединений. Дается краткая характеристика белков, пептидов и гетероциклических соединений. Описаны нуклеиновые кислоты, их состав и виды, гидролиз и структура. Рассмотрены виды полимерных материалов, их строение, основные технические свойства и области применения. Приведены и описаны органические соединения и химические процессы в живых организмах. Особенностью пособия является наглядное представление большей части материала в виде схем, таблиц, формул, что способствует лучшему усвоению курса.</t>
   </si>
   <si>
     <t>978-5-534-20434-6</t>
   </si>
   <si>
     <t>24.2я73</t>
   </si>
   <si>
     <t>ОРГАНИЧЕСКАЯ ХИМИЯ 3-е изд., испр. и доп. Учебное пособие для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
-    <t>В курсе изложены теоретические основы органической химии. Рассмотрено строение, физические и химические свойства, способы получения и области применения предельных, непредельных, диеновых и ароматических углеводородов, всех кислородсодержащих органических соединений, аминов, анилина, аминокислот, амидов карбоновых кислот и нитросоединений. Дается краткая характеристика белков, пептидов и гетероциклических соединений. Описаны нуклеиновые кислоты, их состав и виды, гидролиз и структура. Рассмотрены виды полимерных материалов, их строение, основные технические свойства и области применения. Приведены и описаны органические соединения и химические процессы в живых организмах. Особенностью курса является наглядное представление большей части материала в виде схем, таблиц, формул, что способствует лучшему усвоению материала</t>
+    <t>В курсе изложены теоретические основы органической химии. Рассмотрено строение, физические и химические свойства, способы получения и области применения предельных, непредельных, диеновых и ароматических углеводородов, всех кислородсодержащих органических соединений, аминов, анилина, аминокислот, амидов карбоновых кислот и нитросоединений. Дается краткая характеристика белков, пептидов и гетероциклических соединений. Описаны нуклеиновые кислоты, их состав и виды, гидролиз и структура. Рассмотрены виды полимерных материалов, их строение, основные технические свойства и области применения. Приведены и описаны органические соединения и химические процессы в живых организмах. Особенностью курса является наглядное представление большей части материала в виде схем, таблиц, формул, что способствует лучшему усвоению материла.</t>
   </si>
   <si>
     <t>978-5-534-20435-3</t>
   </si>
   <si>
     <t>24.2я723</t>
   </si>
   <si>
     <t>16.05.2017</t>
   </si>
   <si>
     <t>ХИМИЧЕСКИЕ ТЕРМИНЫ. СЛОВАРЬ 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Гаршин А. П., Морковкин В. В.</t>
   </si>
   <si>
     <t>Словарь раскрывает понятийное содержание терминов и закономерности их употребления в химическом тексте. В нем представлены термины основных разделов курсов общей, неорганической и органической химии, для каждого из которых даны грамматическая характеристика, английский перевод, дефиницией, синонимы и антонимы, примеры использования. Словарь снабжен также русско-английским и англо-русским указателями, включающими перевод всех имеющихся в словаре химических терминов. Словарь состоит из предисловия, статьи с пояснением принятых сокращений и условных знаков, словарной части, включающей объяснительный словарь, список русско-английских терминов и список англо-русских терминов.</t>
   </si>
   <si>
     <t>978-5-534-04639-7</t>
   </si>
   <si>
     <t>24.1я73</t>
   </si>