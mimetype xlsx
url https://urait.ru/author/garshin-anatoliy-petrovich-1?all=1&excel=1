--- v3 (2026-07-13)
+++ v4 (2026-09-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
   <si>
-    <t>13.07.2026</t>
+    <t>13.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -939,54 +939,54 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
         <v>214</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>1219.0</v>
+        <v>1289.0</v>
       </c>
       <c r="M5" s="9">
-        <v>1339.0</v>
+        <v>1419.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
@@ -1009,54 +1009,54 @@
       <c r="B6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
         <v>426</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
-        <v>2199.0</v>
+        <v>2309.0</v>
       </c>
       <c r="M6" s="9">
-        <v>2419.0</v>
+        <v>2539.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>48</v>
       </c>
@@ -1079,54 +1079,54 @@
       <c r="B7" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>49</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>385</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
-        <v>2019.0</v>
+        <v>2119.0</v>
       </c>
       <c r="M7" s="9">
-        <v>2219.0</v>
+        <v>2329.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>50</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>51</v>
       </c>
@@ -1149,54 +1149,54 @@
       <c r="B8" s="6" t="s">
         <v>52</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
         <v>53</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>54</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>296</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
-        <v>1289.0</v>
+        <v>1349.0</v>
       </c>
       <c r="M8" s="9">
-        <v>1419.0</v>
+        <v>1479.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>55</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S8" s="6" t="s">
         <v>56</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
         <v>57</v>
       </c>
@@ -1219,54 +1219,54 @@
       <c r="B9" s="6" t="s">
         <v>60</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
         <v>61</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>62</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>182</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
-        <v>869.0</v>
+        <v>909.0</v>
       </c>
       <c r="M9" s="9">
-        <v>959.0</v>
+        <v>999.0</v>
       </c>
       <c r="N9" s="6"/>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>63</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>64</v>
       </c>
       <c r="S9" s="6" t="s">
         <v>65</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
         <v>66</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
@@ -1287,54 +1287,54 @@
       <c r="B10" s="6" t="s">
         <v>68</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
         <v>69</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>54</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
         <v>189</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L10" s="9">
-        <v>889.0</v>
+        <v>939.0</v>
       </c>
       <c r="M10" s="9">
-        <v>979.0</v>
+        <v>1029.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>55</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>63</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>70</v>
       </c>
       <c r="S10" s="6" t="s">
         <v>71</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
         <v>72</v>
       </c>
@@ -1357,54 +1357,54 @@
       <c r="B11" s="6" t="s">
         <v>68</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
         <v>74</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>54</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2026</v>
       </c>
       <c r="J11" s="8">
         <v>189</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L11" s="9">
-        <v>889.0</v>
+        <v>939.0</v>
       </c>
       <c r="M11" s="9">
-        <v>979.0</v>
+        <v>1029.0</v>
       </c>
       <c r="N11" s="6" t="s">
         <v>75</v>
       </c>
       <c r="O11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>76</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>63</v>
       </c>
       <c r="R11" s="6" t="s">
         <v>70</v>
       </c>
       <c r="S11" s="6" t="s">
         <v>77</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U11" s="6" t="s">
         <v>78</v>
       </c>
@@ -1427,54 +1427,54 @@
       <c r="B12" s="6" t="s">
         <v>80</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6" t="s">
         <v>81</v>
       </c>
       <c r="E12" s="6" t="s">
         <v>82</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="8">
         <v>2026</v>
       </c>
       <c r="J12" s="8">
         <v>452</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L12" s="9">
-        <v>1869.0</v>
+        <v>1959.0</v>
       </c>
       <c r="M12" s="9">
-        <v>2059.0</v>
+        <v>2149.0</v>
       </c>
       <c r="N12" s="6"/>
       <c r="O12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P12" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q12" s="6" t="s">
         <v>63</v>
       </c>
       <c r="R12" s="6" t="s">
         <v>70</v>
       </c>
       <c r="S12" s="6" t="s">
         <v>83</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U12" s="6" t="s">
         <v>84</v>
       </c>
       <c r="V12" s="6"/>
       <c r="W12" s="6" t="s">
@@ -1495,54 +1495,54 @@
       <c r="B13" s="6" t="s">
         <v>80</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="6" t="s">
         <v>86</v>
       </c>
       <c r="E13" s="6" t="s">
         <v>82</v>
       </c>
       <c r="F13" s="6"/>
       <c r="G13" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="8">
         <v>2026</v>
       </c>
       <c r="J13" s="8">
         <v>452</v>
       </c>
       <c r="K13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L13" s="9">
-        <v>1869.0</v>
+        <v>1959.0</v>
       </c>
       <c r="M13" s="9">
-        <v>2059.0</v>
+        <v>2149.0</v>
       </c>
       <c r="N13" s="6" t="s">
         <v>75</v>
       </c>
       <c r="O13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P13" s="6" t="s">
         <v>76</v>
       </c>
       <c r="Q13" s="6" t="s">
         <v>63</v>
       </c>
       <c r="R13" s="6" t="s">
         <v>70</v>
       </c>
       <c r="S13" s="6" t="s">
         <v>87</v>
       </c>
       <c r="T13" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U13" s="6" t="s">
         <v>88</v>
       </c>