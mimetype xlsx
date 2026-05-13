--- v2 (2026-03-14)
+++ v3 (2026-05-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
   <si>
-    <t>14.03.2026</t>
+    <t>14.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -175,51 +175,51 @@
   <si>
     <t>ПРЕДПРИНИМАТЕЛЬСКАЯ ДЕЯТЕЛЬНОСТЬ В СФЕРЕ ГОСТИНИЧНОГО БИЗНЕСА : АДМИНИСТРИРОВАНИЕ ОТЕЛЯ. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>Материал курса соответствует программе одноименной дисциплины. Рассмотрены основные вопросы администрирования отеля: общие задачи современного администрирования в индустрии гостеприимства, кадровое администрирование и миграционный учет в отеле, финансовое и налоговое администрирование в отельном бизнесе и др. Для подготовки к занятиям и проверки знаний по каждой теме предложены теоретические сведения, контрольные задания различных форматов, вопросы для самостоятельного изучения. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов, аспирантов и преподавателей экономических факультетов ссузов, а также специалистов и работников, занятых в гостинично-ресторанной сфере.</t>
   </si>
   <si>
     <t>978-5-534-16405-3</t>
   </si>
   <si>
     <t>65.433я723</t>
   </si>
   <si>
     <t>25.08.2023</t>
   </si>
   <si>
     <t>ПРОЕКТИРОВАНИЕ ГОСТИНИЧНОЙ ДЕЯТЕЛЬНОСТИ 3-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
-    <t>Отраслевой менеджмент</t>
+    <t>Менеджмент в отдельных отраслях</t>
   </si>
   <si>
     <t>В курсе «Проектирование гостиничной деятельности» изложены темы аудиторных (контактных) занятий по одноименной дисциплине. Рассмотрены вопросы функционирования гостиничного хозяйства, управления ассортиментом в гостиничной деятельности, проектирования организационно-управленческой структуры, обеспечения безопасности в гостиничной деятельности и многие другие. Для закрепления материала предложены вопросы и задания для самоконтроля. Содержание курса соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по экономическим направлениям, преподавателей, а также специалистов гостиничного дела.</t>
   </si>
   <si>
     <t>978-5-534-17570-7</t>
   </si>
   <si>
     <t>65.432я73</t>
   </si>
   <si>
     <t>ПРОЕКТИРОВАНИЕ ГОСТИНИЧНОЙ ДЕЯТЕЛЬНОСТИ 3-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>В курсе «Проектирование гостиничной деятельности» изложены темы аудиторных (контактных) занятий по одноименной дисциплине. Рассмотрены вопросы функционирования гостиничного хозяйства, управления ассортиментом в гостиничной деятельности, проектирования организационно-управленческой структуры, обеспечения безопасности в гостиничной деятельности и многие другие. Содержание курса соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования, обучающихся по экономическим направлениям, преподавателей, а также специалистов гостиничного дела.</t>
   </si>
   <si>
     <t>978-5-534-17625-4</t>
   </si>
   <si>
     <t>65.432я723</t>
   </si>
 </sst>
 </file>
 