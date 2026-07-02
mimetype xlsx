--- v3 (2026-05-13)
+++ v4 (2026-07-02)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
   <si>
-    <t>14.05.2026</t>
+    <t>02.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -190,51 +190,51 @@
   <si>
     <t>65.433я723</t>
   </si>
   <si>
     <t>25.08.2023</t>
   </si>
   <si>
     <t>ПРОЕКТИРОВАНИЕ ГОСТИНИЧНОЙ ДЕЯТЕЛЬНОСТИ 3-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Менеджмент в отдельных отраслях</t>
   </si>
   <si>
     <t>В курсе «Проектирование гостиничной деятельности» изложены темы аудиторных (контактных) занятий по одноименной дисциплине. Рассмотрены вопросы функционирования гостиничного хозяйства, управления ассортиментом в гостиничной деятельности, проектирования организационно-управленческой структуры, обеспечения безопасности в гостиничной деятельности и многие другие. Для закрепления материала предложены вопросы и задания для самоконтроля. Содержание курса соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по экономическим направлениям, преподавателей, а также специалистов гостиничного дела.</t>
   </si>
   <si>
     <t>978-5-534-17570-7</t>
   </si>
   <si>
     <t>65.432я73</t>
   </si>
   <si>
     <t>ПРОЕКТИРОВАНИЕ ГОСТИНИЧНОЙ ДЕЯТЕЛЬНОСТИ 3-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
-    <t>В курсе «Проектирование гостиничной деятельности» изложены темы аудиторных (контактных) занятий по одноименной дисциплине. Рассмотрены вопросы функционирования гостиничного хозяйства, управления ассортиментом в гостиничной деятельности, проектирования организационно-управленческой структуры, обеспечения безопасности в гостиничной деятельности и многие другие. Содержание курса соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования, обучающихся по экономическим направлениям, преподавателей, а также специалистов гостиничного дела.</t>
+    <t>В курсе «Проектирование гостиничной деятельности» изложены темы аудиторных (контактных) занятий по одноименной дисциплине. Рассмотрены вопросы функционирования гостиничного хозяйства, управления ассортиментом в гостиничной деятельности, проектирования организационно-управленческой структуры, обеспечения безопасности в гостиничной деятельности и многие другие. Для закрепления материала предложены вопросы и задания для самоконтроля, тестовые задания. Содержание курса соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования, обучающихся по экономическим направлениям, преподавателей, а также специалистов гостиничного дела.</t>
   </si>
   <si>
     <t>978-5-534-17625-4</t>
   </si>
   <si>
     <t>65.432я723</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>