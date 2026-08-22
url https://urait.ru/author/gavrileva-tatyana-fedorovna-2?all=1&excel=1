--- v4 (2026-07-02)
+++ v5 (2026-08-22)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
   <si>
-    <t>02.07.2026</t>
+    <t>22.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>