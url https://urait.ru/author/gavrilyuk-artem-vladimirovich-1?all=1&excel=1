--- v2 (2026-04-03)
+++ v3 (2026-06-03)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
-    <t>04.04.2026</t>
+    <t>03.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,51 +133,51 @@
   <si>
     <t>12.12.2023</t>
   </si>
   <si>
     <t>ТЕХНОЛОГИЧЕСКОЕ БРОКЕРСТВО. Учебник для вузов</t>
   </si>
   <si>
     <t>Под ред. Анисимова А.Ю., Пятаевой О.А.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Менеджмент</t>
   </si>
   <si>
     <t>Инноватика</t>
   </si>
   <si>
-    <t>В курсе последовательно изложены методические подходы к осуществлению процесса технологического брокерства. Представлены концептуальные основы технологического брокерства как направления технологического предпринимательства, стратегии технологического брокерства в инновационной деятельности организаций, охарактеризованы модели коммерциализации инновационных технологических разработок. Рассмотрены различные методы оценки потенциала технологий, алгоритм проектирования системы трансфера технологий, методология оценки готовности технологических проектов, методика технологического аудита, которая может использоваться в контексте оценки стратегического потенциала технологий. Представлены отдельные аспекты стратегирования специализированных трудовых ресурсов (технологический брокер), необходимых для успешного трансфера технологий. Дан обзор различных методов оценки эффективности внедрения инновационных технологических решений, венчурных инвестиций в технологические разработки. Изложение материала подчинено основной цели — формирование у студентов знаний, умений и навыков по управлению процессами технологического развития. Соответствует федеральному государственному образовательному стандарту высшего образования. Предназначен для студентов высших учебных заведений, аспирантов, преподавателей, слушателей системы повышения квалификации, а также читателей, интересующихся вопросами долгосрочного управления процессом разработки и внедрения технологических разработок.</t>
+    <t>В курсе последовательно изложены методические подходы к осуществлению процесса технологического брокерства. Представлены концептуальные основы технологического брокерства как направления технологического предпринимательства, стратегии технологического брокерства в инновационной деятельности организаций, охарактеризованы модели коммерциализации инновационных технологических разработок. Рассмотрены различные методы оценки потенциала технологий, алгоритм проектирования системы трансфера технологий, методология оценки готовности технологических проектов, методика технологического аудита, которая может использоваться в контексте оценки стратегического потенциала технологий. Представлены отдельные аспекты стратегирования специализированных трудовых ресурсов (технологический брокер), необходимых для успешного трансфера технологий. Дан обзор различных методов оценки эффективности внедрения инновационных технологических решений, венчурных инвестиций в технологические разработки.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-17024-5</t>
   </si>
   <si>
     <t>65.290я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>