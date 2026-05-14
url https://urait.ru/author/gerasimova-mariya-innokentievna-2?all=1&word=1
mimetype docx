--- v1 (2026-03-27)
+++ v2 (2026-05-14)
@@ -39,51 +39,51 @@
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> — URL : </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Link"/>
           </w:rPr>
           <w:t xml:space="preserve">https://urait.ru/bcode/584439</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Антропогенные почвы : учебник для среднего профессионального образования / М. И. Герасимова, М. Н. Строганова, Н. В. Можарова, Т. В. Прокофьева. — 3-е изд., испр. и доп. — Москва : Издательство Юрайт, 2026. — 264 с. — (Профессиональное образование). — ISBN 978-5-534-17763-3.</w:t>
+        <w:t xml:space="preserve">Антропогенные почвы : учебник для среднего профессионального образования / М. И. Герасимова, М. Н. Строганова, Н. В. Можарова, Т. В. Прокофьева. — 3-е изд., испр. и доп. — Москва : Издательство Юрайт, 2026. — 264 с. — (Профессиональное образование). — ISBN 978-5-534-22168-8.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> — URL : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Link"/>
           </w:rPr>
           <w:t xml:space="preserve">https://urait.ru/bcode/589460</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Герасимова, М. И. </w:t>
       </w:r>
       <w:r>
         <w:rPr/>