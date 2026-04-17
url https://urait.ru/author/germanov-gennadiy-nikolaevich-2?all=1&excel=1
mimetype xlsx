--- v2 (2026-02-26)
+++ v3 (2026-04-17)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="126">
   <si>
-    <t>26.02.2026</t>
+    <t>17.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>