--- v3 (2026-04-17)
+++ v4 (2026-06-10)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="126">
-[...1 lines deleted...]
-    <t>17.04.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="124">
+  <si>
+    <t>10.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -154,51 +154,51 @@
   <si>
     <t>Физическая культура</t>
   </si>
   <si>
     <t>В учебном пособии рассматривается проблематика воспитания двигательных способностей и качественной определенности в их проявлениях, так называемых физических качеств, анализируются аспекты теоретико-методического понимания способностей через призму восприятия общего и специального в физических качествах человека. Научное издание адресовано бакалаврам и магистрам, обучающимся в системе высшего образования, педагогам и специалистам, работающим в этой сфере, аспирантам и теоретикам физической культуры и спорта, занимающимся научными исследованиями в этой области.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-04492-8</t>
   </si>
   <si>
     <t>75.0я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>12.10.2017</t>
   </si>
   <si>
     <t>ЛЕГКАЯ АТЛЕТИКА В ОСНОВНОЙ И СРЕДНЕЙ (ПОЛНОЙ) ШКОЛЕ. Учебник для вузов</t>
   </si>
   <si>
-    <t>Эта книга для тех, кто хотел бы освоить азы школьной легкой атлетики, а затем стать классным спортсменом-легкоатлетом. Перед вами замечательное учебное пособие, в котором с учетом современных знаний доступно и последовательно освещаются теория и практика преподавания в школьном курсе физического воспитания «королевы спорта» — легкой атлетики. Приведены комплексы упражнений для обучения ходьбе, бегу, прыжкам и метаниям. Рассмотрена методика преподавания, типичные ошибки учащихся и способы их устранения. Представлены традиционные документы планирования работы учителя физической культуры: тематические планы-графики, поурочные конспекты. Мы уверены, что это пособие не останется лишь учебным, а станет настольной книгой педагога физической культуры в основной и средней (полной) школе, тренера в спортивной секции, и в первую очередь наглядным и любимым самоучителем школьника. Не сомневаемся, что наш читатель будет возвращаться к страницам данного руководства снова и снова.</t>
+    <t>Эта книга для тех, кто хотел бы освоить азы школьной легкой атлетики, а затем стать классным спортсменом-легкоатлетом. Перед вами замечательное учебное пособие, в котором с учетом современных знаний доступно и последовательно освещается практика преподавания в школьном курсе физического воспитания «королевы спорта» — легкой атлетики. Приведены комплексы упражнений для обучения ходьбе, бегу, прыжкам и метаниям. Рассмотрена методика преподавания, типичные ошибки учащихся и способы их устранения. Представлены традиционные документы планирования работы учителя физической культуры: тематические планы-графики, поурочные конспекты. Мы уверены, что это пособие не останется лишь учебным, а станет настольной книгой педагога физической культуры в школе, тренера в спортивной секции, и в первую очередь наглядным и любимым самоучителем школьника. Не сомневаемся, что наш читатель будет возвращаться к страницам данного руководства снова и снова.</t>
   </si>
   <si>
     <t>978-5-534-05787-4</t>
   </si>
   <si>
     <t>75.1я73</t>
   </si>
   <si>
     <t>13.09.2017</t>
   </si>
   <si>
     <t>МЕТОДИКА ОБУЧЕНИЯ ПРЕДМЕТУ «ФИЗИЧЕСКАЯ КУЛЬТУРА». ЛЕГКАЯ АТЛЕТИКА. Учебник для СПО</t>
   </si>
   <si>
     <t>Германов Г. Н., Никитушкин В. Г., Цуканова Е. Г.</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>Эта книга для тех, кто хотел бы освоить азы школьной легкой атлетики, а затем стать классным спортсменом-легкоатлетом. Перед вами замечательное учебное пособие, в котором с учетом современных знаний доступно и последовательно освещаются теоретические основы и практика преподавания в школьном курсе физического воспитания «королевы спорта» — легкой атлетики. Приведены комплексы упражнений для обучения ходьбе, бегу, прыжкам и метаниям. Рассмотрена методика преподавания, типичные ошибки учащихся и способы их устранения. Представлены традиционные документы планирования работы учителя физической культуры: тематические планы-графики, поурочные конспекты. Мы уверены, что это пособие не останется лишь учебным, а станет настольной книгой педагога физической культуры в школе, тренера в спортивной секции, и в первую очередь наглядным и любимым самоучителем школьника. Не сомневаемся, что наш читатель будет возвращаться к страницам данного руководства снова и снова.</t>
   </si>
@@ -247,180 +247,174 @@
   <si>
     <t>НАЧАЛЬНОЕ ФИЗКУЛЬТУРНОЕ ОБРАЗОВАНИЕ. Учебник для вузов</t>
   </si>
   <si>
     <t>Германов Г. Н., Цуканова Е. Г., Васенин Г. А.</t>
   </si>
   <si>
     <t>Учебное пособие рекомендовано студентам-бакалаврам, преподавателям спортивных и педагогических вузов. В руководстве актуализируется культурологический аспект становления теоретических знаний о физической культуре, рассматриваются методико-практические закономерности и технологии физического воспитания. Анализируется процесс генерации и эволюции теоретических представлений о двигательных способностях и их качественной однородности физических качествах, об этапах формирования двигательных умений и навыков, принципах, средствах и методах физического воспитания. Издание следует рассматривать как вводный пропедевтический курс знакомства с теорией и методикой физического воспитания, обобщающей теорией физической культуры, изложенный в сжатой, элементарной и доступной форме.</t>
   </si>
   <si>
     <t>978-5-534-15659-1</t>
   </si>
   <si>
     <t>21.09.2018</t>
   </si>
   <si>
     <t>ОЛИМПИЙСКОЕ ОБРАЗОВАНИЕ В 3 Т. ТОМ 1. ИГРЫ ОЛИМПИАД. Учебник для вузов</t>
   </si>
   <si>
     <t>Германов Г. Н., Корольков А. Н., Сабирова И. А., Кузьмина О. И.</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
-    <t>Олимпийское образование, цель которого — приобщение к идеалам и ценностям олимпизма, занимает все более важное место в системе образования, воспитания и обучения детей и молодежи. В то же время этот вид деятельности является конкретным, предметным и проверяемым, как любой процесс усвоения знаний и совокупность знаний, полученных в результате обучения. Книга может быть использована студентами, обучающимся по направлениям «Физическая культура», «Физическая культура для лиц с отклонениями в состоянии здоровья (адаптивная физическая культура)», «Педагогическое образование», а также абитуриентами при сдаче теоретической части вступительных испытаний в высшие учебные заведения, поступающих на программы бакалавриата, а также школьниками выпускных классов при подготовке к творческому конкурсу (школьной олимпиаде) по предмету «Физическая культура», который проводится в стенах Московского городского педагогического университета. Экзаменационные вопросы затрагивают знания, которые были получены учащимися в период обучения в школе. Вопросы для самоконтроля помогут оценить степень готовности абитуриента к экзамену.</t>
+    <t>Олимпийское образование, цель которого — приобщение к идеалам и ценностям олимпизма, занимает все более важное место в системе образования, воспитания и обучения детей и молодежи. В то же время этот вид деятельности является конкретным, предметным и проверяемым, как любой процесс усвоения знаний и совокупность знаний, полученных в результате обучения. Книга может быть использована студентами, обучающимся по направлениям «Физическая культура», «Физическая культура для лиц с отклонениями в состоянии здоровья (адаптивная физическая культура)», «Педагогическое образование», а также абитуриентами при сдаче теоретической части вступительных испытаний в высшие учебные заведения, поступающих на программы бакалавриата, а также школьниками выпускных классов при подготовке к творческому конкурсу. Экзаменационные вопросы затрагивают знания, которые были получены учащимися в период обучения в школе. Вопросы для самоконтроля помогут оценить степень готовности абитуриента к экзамену.</t>
   </si>
   <si>
     <t>978-5-534-16544-9</t>
   </si>
   <si>
     <t>74.267.5я73</t>
   </si>
   <si>
     <t>22.11.2018</t>
   </si>
   <si>
     <t>ОЛИМПИЙСКОЕ ОБРАЗОВАНИЕ В 3 Т. ТОМ 2. ОЛИМПИЙСКИЕ ЗИМНИЕ ИГРЫ. Учебник для вузов</t>
   </si>
   <si>
-    <t>Олимпийское образование, цель которого — приобщение к идеалам и ценностям олимпизма, занимает все более важное место в системе образования, воспитания и обучения детей и молодежи. В то же время этот вид деятельности является конкретным, предметным и проверяемым, как любой процесс усвоения знаний и совокупность знаний, полученных в результате обучения. Курс может быть использована студентами, обучающимся по направлениям «Физическая культура», «Физическая культура для лиц с отклонениями в состоянии здоровья (адаптивная физическая культура)», «Педагогическое образование», а также абитуриентами при сдаче теоретической части вступительных испытаний в высшие учебные заведения, поступающих на программы бакалавриата, школьниками выпускных классов при подготовке к творческому конкурсу (школьной олимпиаде) по предмету «Физическая культура», который проводится в стенах Московского городского педагогического университета.</t>
-[...1 lines deleted...]
-  <si>
     <t>978-5-534-16320-9</t>
   </si>
   <si>
     <t>26.06.2019</t>
   </si>
   <si>
     <t>ОЛИМПИЙСКОЕ ОБРАЗОВАНИЕ В 3 Т. ТОМ 3. ПАРАЛИМПИЙСКИЕ ИГРЫ. Учебник для вузов</t>
   </si>
   <si>
     <t>Кузьмина О. И., Германов Г. Н., Цуканова Е. Г., Кулькова И. В. ; Под общ. ред. Германова Г.Н.</t>
   </si>
   <si>
-    <t>Игры для инвалидов, известные всему миру как Паралимпийские, традиционно проводятся после главных Олимпийских игр, один раз в четыре года. Паралимпийские игры в мире считаются практически таким же выдающимся событием, как и сами Олимпийские игры. Паралимпийские игры — это больше, чем просто соревнования людей с инвалидностью. Фактически это модель мира равных возможностей. Паралимпийские игры выполняют особую, очень важную миссию — они призваны изменить отношение к людям с инвалидностью и способствовать их полноценной интеграции в жизнь общества. Приводимая информация расширит олимпийские знания бакалавров, будет содействовать успешному освоению предметов вузовского обучения, в частности истории физической культуры, начального физкультурного образования бакалавра, теории адаптивной физической культуры, а вместе с тем обеспечит успешную подготовку абитуриентов к поступлению в институт физической культуры по направлениям подготовки «Педагогическое образование», «Физическая культура» и «Адаптивная физическая культура». Представленные вопросы для самоподготовки по истории Паралимпийских игр помогут абитуриенту оценить степень своей готовности к сдаче вступительных испытаний (творческого экзамена). Учащимся старших классов школы, студентам бакалавриата, аспирантам. Издание также найдет широкий круг использования не только среди обучающихся, но и в практической деятельности учителей физической культуры, студентов.</t>
+    <t>Игры для инвалидов, известные всему миру как Паралимпийские, традиционно проводятся после главных Олимпийских игр, один раз в четыре года. Паралимпийские игры в мире считаются практически таким же выдающимся событием, как и сами Олимпийские игры. Приводимая информация расширит олимпийские знания бакалавров, будет содействовать успешному освоению предметов вузовского обучения, в частности истории физической культуры, начального физкультурного образования бакалавра, теории адаптивной физической культуры, а вместе с тем обеспечит успешную подготовку абитуриентов к поступлению в институт физической культуры по направлениям подготовки «Педагогическое образование», «Физическая культура» и «Адаптивная физическая культура». Представленные вопросы для самоподготовки по истории Паралимпийских игр помогут абитуриенту оценить степень своей готовности к сдаче вступительных испытаний (творческого экзамена).</t>
   </si>
   <si>
     <t>978-5-534-11112-5, 978-5-534-07452-9</t>
   </si>
   <si>
     <t>14.02.2019</t>
   </si>
   <si>
     <t>ОСНОВЫ БИОМЕХАНИКИ: ДВИГАТЕЛЬНЫЕ СПОСОБНОСТИ И ФИЗИЧЕСКИЕ КАЧЕСТВА (РАЗДЕЛЫ ТЕОРИИ ФИЗИЧЕСКОЙ КУЛЬТУРЫ) 2-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>В учебном пособии рассматривается проблематика воспитания двигательных способностей и качественной определенности в их проявлениях, так называемых физических качеств, анализируются аспекты теоретико-методического понимания способностей через призму восприятия общего и специального в физических качествах человека. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Научное издание адресовано студентам образовательных учреждений среднего профессионального образования, педагогам и специалистам, работающим в этой сфере, теоретикам физической культуры и спорта, занимающимся научными исследованиями в этой области.</t>
   </si>
   <si>
     <t>978-5-534-11148-4</t>
   </si>
   <si>
     <t>75.0я723</t>
   </si>
   <si>
     <t>07.02.2020</t>
   </si>
   <si>
     <t>ПОЖАРНО-СПАСАТЕЛЬНЫЙ СПОРТ. Учебник для СПО</t>
   </si>
   <si>
     <t>Германов Г. Н., Корольков А. Н., Шалагинов В. Д., Машошина И. В.</t>
   </si>
   <si>
     <t>Технические науки</t>
   </si>
   <si>
     <t>Безопасность жизнедеятельности. Охрана труда</t>
   </si>
   <si>
-    <t>В учебном пособии предпринята попытка систематизации результатов многолетних научных исследований в области спортивной подготовки в пожарно-спасательном спорте, полученных коллективом авторов в последние несколько лет. Рассматриваются исторические аспекты развития и современное состояние пожарного спорта, теоретико-методические основы соревновательной и тренировочной деятельности, принципы формирования разрядных норм и переводных нормативов в детском, юношеском и женском ПСС, аспекты физической, технико-тактической и психологической подготовки. Выработаны рекомендации по дальнейшему совершенствованию спортивной результативности в пожарном спорте. Для студентов образовательных учреждений среднего профессионального образования, изучающих курс физической культуры в рамках общей профессиональной подготовки, а также педагогов и тренеров, содействующих спортивному совершенствованию курсантов, обеспечивающих спортивно-тренировочный процесс в пожарно-спасательном спорте в рамках дополнительного образования. Может быть использовано специалистами по профессионально-прикладной подготовке в системе ГПС МЧС России, рассчитано для слушателей профильных курсов повышения квалификации и профессиональной переподготовки, а вместе с тем для теоретиков и практиков физической культуры и спорта, научных работников, интересующихся проблемами подготовки спортсменов в пожарно-спасательном спорте.</t>
+    <t>В учебном пособии предпринята попытка систематизации результатов многолетних научных исследований в области спортивной подготовки в пожарно-спасательном спорте, полученных коллективом авторов в последние несколько лет. Рассматриваются исторические аспекты развития и современное состояние пожарного спорта, теоретико-методические основы соревновательной и тренировочной деятельности, принципы формирования разрядных норм и переводных нормативов в детском, юношеском и женском ПСС, аспекты физической, технико-тактической и психологической подготовки. Выработаны рекомендации по дальнейшему совершенствованию спортивной результативности в пожарном спорте.</t>
   </si>
   <si>
     <t>978-5-534-12765-2</t>
   </si>
   <si>
     <t>75я723</t>
   </si>
   <si>
     <t>27.10.2018</t>
   </si>
   <si>
     <t>ТЕОРИЯ И ИСТОРИЯ ФИЗИЧЕСКОЙ КУЛЬТУРЫ И СПОРТА В 3 Т. ТОМ 1. ИГРЫ ОЛИМПИАД. Учебник для СПО</t>
   </si>
   <si>
-    <t>Олимпийское образование, цель которого — приобщение к идеалам и ценностям олимпизма, занимает все более важное место в системе образования, воспитания и обучения детей и молодежи. В то же время этот вид деятельности является конкретным, предметным и проверяемым, как любой процесс усвоения знаний и совокупность знаний, полученных в результате обучения. Книга может быть использована студентами образовательных учреждений среднего профессионального образования, обучающимся по специальности «Физическая культура» и смежным специальностям, а также абитуриентами при сдаче теоретической части вступительных испытаний в высшие учебные заведения, поступающих на программы бакалавриата, школьниками выпускных классов при подготовке к творческому конкурсу (школьной олимпиаде) по предмету «Физическая культура», который проводится в стенах Московского городского педагогического университета. Экзаменационные вопросы затрагивают знания, которые были получены учащимися в период обучения в школе. Вопросы для самоконтроля помогут оценить степень готовности абитуриента к экзамену.</t>
+    <t>Олимпийское образование, цель которого — приобщение к идеалам и ценностям олимпизма, занимает все более важное место в системе образования, воспитания и обучения детей и молодежи. В то же время этот вид деятельности является конкретным, предметным и проверяемым, как любой процесс усвоения знаний и совокупность знаний, полученных в результате обучения. Книга может быть использована студентами образовательных учреждений среднего профессионального образования, обучающимся по специальности «Физическая культура» и смежным специальностям, а также абитуриентами при сдаче теоретической части вступительных испытаний в высшие учебные заведения, поступающих на программы бакалавриата, школьниками выпускных классов при подготовке к творческому конкурсу (школьной олимпиаде) по предмету «Физическая культура», который проводится в стенах Московского городского педагогического университета. Экзаменационные вопросы затрагивают знания, которые были получены учащимися в период обучения в школе.</t>
   </si>
   <si>
     <t>978-5-534-16545-6</t>
   </si>
   <si>
     <t>74.267.5я723</t>
   </si>
   <si>
     <t>15.02.2019</t>
   </si>
   <si>
     <t>ТЕОРИЯ И ИСТОРИЯ ФИЗИЧЕСКОЙ КУЛЬТУРЫ И СПОРТА В 3 Т. ТОМ 2. ОЛИМПИЙСКИЕ ЗИМНИЕ ИГРЫ. Учебник для СПО</t>
   </si>
   <si>
-    <t>Олимпийское образование, цель которого — приобщение к идеалам и ценностям олимпизма, занимает все более важное место в системе образования, воспитания и обучения детей и молодежи. В то же время этот вид деятельности является конкретным, предметным и проверяемым, как любой процесс усвоения знаний и совокупность знаний, полученных в результате обучения. Курс может быть использован студентами, обучающимся по направлениям «Физическая культура», «Физическая культура для лиц с отклонениями в состоянии здоровья (адаптивная физическая культура)», «Педагогическое образование», а также абитуриентами при сдаче теоретической части вступительных испытаний в высшие учебные заведения, поступающих на программы бакалавриата, школьниками выпускных классов при подготовке к творческому конкурсу (школьной олимпиаде) по предмету «Физическая культура», который проводится в стенах Московского городского педагогического университета</t>
-[...1 lines deleted...]
-  <si>
     <t>978-5-534-16321-6</t>
   </si>
   <si>
     <t>08.07.2019</t>
   </si>
   <si>
     <t>ТЕОРИЯ И ИСТОРИЯ ФИЗИЧЕСКОЙ КУЛЬТУРЫ И СПОРТА В 3 Т. ТОМ 3. ПАРАЛИМПИЙСКИЕ ИГРЫ. Учебник для СПО</t>
   </si>
   <si>
-    <t>Приводимая информация расширит олимпийские знания студентов, будет содействовать успешному освоению предметов вузовского обучения, в частности истории физической культуры, начального физкультурного образования, теории адаптивной физической культуры, а вместе с тем обеспечит успешную подготовку абитуриентов к поступлению в институт физической культуры по направлениям подготовки «Педагогическое образование», «Физическая культура» и «Адаптивная физическая культура». Представленные вопросы для самоподготовки по истории Паралимпийских игр помогут абитуриенту оценить степень своей готовности к сдаче вступительных испытаний (творческого экзамена). Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Учащимся старших классов школы, студентам. Издание также найдет широкий круг использования не только среди обучающихся, но и в практиче- ской деятельности учителей физической культуры, студентов.</t>
+    <t>Приводимая информация расширит олимпийские знания студентов, будет содействовать успешному освоению предметов вузовского обучения, в частности истории физической культуры, начального физкультурного образования, теории адаптивной физической культуры, а вместе с тем обеспечит успешную подготовку абитуриентов к поступлению в институт физической культуры по направлениям подготовки «Педагогическое образование», «Физическая культура» и «Адаптивная физическая культура». Представленные вопросы для самоподготовки по истории Паралимпийских игр помогут абитуриенту оценить степень своей готовности к сдаче вступительных испытаний (творческого экзамена).</t>
   </si>
   <si>
     <t>978-5-534-12100-1, 978-5-534-10351-9</t>
   </si>
   <si>
     <t>27.11.2021</t>
   </si>
   <si>
     <t>УЧЕБНАЯ И ПРОИЗВОДСТВЕННАЯ ПРАКТИКА В ПЕДАГОГИЧЕСКИХ И ФИЗКУЛЬТУРНО-СПОРТИВНЫХ ВУЗАХ. Учебник для вузов</t>
   </si>
   <si>
     <t>Германов Г. Н., Васенин Г. А., Цакаев С. Ш., Спицына И. А. ; Под общ. ред. Германова Г.Н.</t>
   </si>
   <si>
     <t>Педагогика, психология, социальная работа</t>
   </si>
   <si>
     <t>Педагогика высшей школы. Профессиональная педагогика</t>
   </si>
   <si>
-    <t>В курсе рассмотрено содержание основных типов учебной и производственной практики, рекомендованных ФГОС ВО (3++) — бакалавриата по направлению подготовки «Педагогическое образование», профиль «Физическая культура» (с двумя профилями подготовки: «Физическая культура» / или «Физкультурное образование» / или Дополнительное образование / или «Безопасность жизнедеятельности»). Дается краткий теоретический материал, раскрывающий роль практики в познании, приведена характеристика нормативных документов, регламентирующих процесс практической подготовки в образовательных учреждениях. Анализируется педагогический опыт организации и проведения учебных и производственных практик у студентов-бакалавров в физкультурно-спортивных и педагогических вузах, представлено описание практических заданий, даны методические указания по их выполнению. Раскрыта технология составления и оформления документов планирования и контроля процесса физического воспитания на педагогической практике. Представлены образцы и макеты отчетной документации. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Курс рекомендован студентам-бакалаврам, руководителям образовательных и профильных организаций для использования в учебном процессе при освоении основных профессиональных образовательных программ высшего образования (ОПОП) на базе требования ФГОС (3++).</t>
+    <t>В курсе рассмотрено содержание основных типов учебной и производственной практики, рекомендованных ФГОС ВО (3++) — бакалавриата по направлению подготовки «Педагогическое образование», профиль «Физическая культура» (с двумя профилями подготовки: «Физическая культура» / или «Физкультурное образование» / или Дополнительное образование / или «Безопасность жизнедеятельности»). Дается краткий теоретический материал, раскрывающий роль практики в познании, приведена характеристика нормативных документов, регламентирующих процесс практической подготовки в образовательных учреждениях. Курс рекомендован студентам-бакалаврам, руководителям образовательных и профильных организаций для использования в учебном процессе при освоении основных профессиональных образовательных программ высшего образования (ОПОП) на базе требования ФГОС (3++).</t>
   </si>
   <si>
     <t>978-5-534-15116-9</t>
   </si>
   <si>
     <t>74я73</t>
   </si>
   <si>
     <t>ФИЗИЧЕСКАЯ КУЛЬТУРА В ШКОЛЕ. ЛЕГКАЯ АТЛЕТИКА. Учебник для вузов</t>
   </si>
   <si>
     <t>978-5-534-04548-2</t>
   </si>
   <si>
     <t>74.26я73</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
@@ -1558,621 +1552,621 @@
       <c r="K12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L12" s="9">
         <v>2279.0</v>
       </c>
       <c r="M12" s="9">
         <v>2509.0</v>
       </c>
       <c r="N12" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P12" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q12" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R12" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S12" s="6" t="s">
-        <v>82</v>
+        <v>77</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U12" s="6" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="V12" s="6"/>
       <c r="W12" s="6" t="s">
         <v>79</v>
       </c>
       <c r="X12" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y12" s="8">
         <v>0.656</v>
       </c>
       <c r="Z12" s="6"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="8">
         <v>587354</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="6" t="s">
+        <v>84</v>
+      </c>
+      <c r="E13" s="6" t="s">
         <v>85</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="F13" s="6"/>
       <c r="G13" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="8">
         <v>2026</v>
       </c>
       <c r="J13" s="8">
         <v>531</v>
       </c>
       <c r="K13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L13" s="9">
         <v>2689.0</v>
       </c>
       <c r="M13" s="9">
         <v>2959.0</v>
       </c>
       <c r="N13" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P13" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q13" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R13" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S13" s="6" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="T13" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U13" s="6" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="V13" s="6"/>
       <c r="W13" s="6" t="s">
         <v>79</v>
       </c>
       <c r="X13" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y13" s="8">
         <v>0.763</v>
       </c>
       <c r="Z13" s="6"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="8">
         <v>587468</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="C14" s="6"/>
       <c r="D14" s="6" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="E14" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F14" s="6"/>
       <c r="G14" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="8">
         <v>2026</v>
       </c>
       <c r="J14" s="8">
         <v>224</v>
       </c>
       <c r="K14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L14" s="9">
         <v>1269.0</v>
       </c>
       <c r="M14" s="9">
         <v>1399.0</v>
       </c>
       <c r="N14" s="6" t="s">
         <v>52</v>
       </c>
       <c r="O14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P14" s="6" t="s">
         <v>53</v>
       </c>
       <c r="Q14" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R14" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S14" s="6" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="T14" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U14" s="6" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="V14" s="6"/>
       <c r="W14" s="6" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="X14" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y14" s="8">
         <v>0.391</v>
       </c>
       <c r="Z14" s="6"/>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" s="8">
         <v>588083</v>
       </c>
       <c r="B15" s="6" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="C15" s="6"/>
       <c r="D15" s="6" t="s">
+        <v>94</v>
+      </c>
+      <c r="E15" s="6" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="F15" s="6"/>
       <c r="G15" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="8">
         <v>2026</v>
       </c>
       <c r="J15" s="8">
         <v>394</v>
       </c>
       <c r="K15" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L15" s="9">
         <v>2059.0</v>
       </c>
       <c r="M15" s="9">
         <v>2259.0</v>
       </c>
       <c r="N15" s="6" t="s">
         <v>52</v>
       </c>
       <c r="O15" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P15" s="6" t="s">
         <v>53</v>
       </c>
       <c r="Q15" s="6" t="s">
+        <v>96</v>
+      </c>
+      <c r="R15" s="6" t="s">
         <v>97</v>
       </c>
-      <c r="R15" s="6" t="s">
+      <c r="S15" s="6" t="s">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="T15" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U15" s="6" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="V15" s="6"/>
       <c r="W15" s="6" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="X15" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y15" s="8">
         <v>0.597</v>
       </c>
       <c r="Z15" s="6"/>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" s="8">
         <v>587271</v>
       </c>
       <c r="B16" s="6" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="C16" s="6"/>
       <c r="D16" s="6" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="E16" s="6" t="s">
         <v>75</v>
       </c>
       <c r="F16" s="6"/>
       <c r="G16" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="8">
         <v>2026</v>
       </c>
       <c r="J16" s="8">
         <v>749</v>
       </c>
       <c r="K16" s="6" t="s">
         <v>76</v>
       </c>
       <c r="L16" s="9">
         <v>3259.0</v>
       </c>
       <c r="M16" s="9">
         <v>3579.0</v>
       </c>
       <c r="N16" s="6" t="s">
         <v>52</v>
       </c>
       <c r="O16" s="6" t="s">
         <v>76</v>
       </c>
       <c r="P16" s="6" t="s">
         <v>53</v>
       </c>
       <c r="Q16" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R16" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S16" s="6" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="T16" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U16" s="6" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="V16" s="6"/>
       <c r="W16" s="6" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="X16" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y16" s="8">
         <v>0.918</v>
       </c>
       <c r="Z16" s="6"/>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" s="8">
         <v>587272</v>
       </c>
       <c r="B17" s="6" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C17" s="6"/>
       <c r="D17" s="6" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="E17" s="6" t="s">
         <v>75</v>
       </c>
       <c r="F17" s="6"/>
       <c r="G17" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="8">
         <v>2026</v>
       </c>
       <c r="J17" s="8">
         <v>442</v>
       </c>
       <c r="K17" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L17" s="9">
         <v>2279.0</v>
       </c>
       <c r="M17" s="9">
         <v>2509.0</v>
       </c>
       <c r="N17" s="6" t="s">
         <v>52</v>
       </c>
       <c r="O17" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P17" s="6" t="s">
         <v>53</v>
       </c>
       <c r="Q17" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R17" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S17" s="6" t="s">
-        <v>109</v>
+        <v>77</v>
       </c>
       <c r="T17" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U17" s="6" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="V17" s="6"/>
       <c r="W17" s="6" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="X17" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y17" s="8">
         <v>0.656</v>
       </c>
       <c r="Z17" s="6"/>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" s="8">
         <v>587368</v>
       </c>
       <c r="B18" s="6" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="C18" s="6"/>
       <c r="D18" s="6" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E18" s="6" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="F18" s="6"/>
       <c r="G18" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="8">
         <v>2026</v>
       </c>
       <c r="J18" s="8">
         <v>531</v>
       </c>
       <c r="K18" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L18" s="9">
         <v>2689.0</v>
       </c>
       <c r="M18" s="9">
         <v>2959.0</v>
       </c>
       <c r="N18" s="6" t="s">
         <v>52</v>
       </c>
       <c r="O18" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P18" s="6" t="s">
         <v>53</v>
       </c>
       <c r="Q18" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R18" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S18" s="6" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="T18" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U18" s="6" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="V18" s="6"/>
       <c r="W18" s="6" t="s">
         <v>79</v>
       </c>
       <c r="X18" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y18" s="8">
         <v>0.763</v>
       </c>
       <c r="Z18" s="6"/>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" s="8">
         <v>589023</v>
       </c>
       <c r="B19" s="6" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="C19" s="6"/>
       <c r="D19" s="6" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="E19" s="6" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="F19" s="6"/>
       <c r="G19" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H19" s="6"/>
       <c r="I19" s="8">
         <v>2026</v>
       </c>
       <c r="J19" s="8">
         <v>411</v>
       </c>
       <c r="K19" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L19" s="9">
         <v>2139.0</v>
       </c>
       <c r="M19" s="9">
         <v>2349.0</v>
       </c>
       <c r="N19" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O19" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P19" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q19" s="6" t="s">
+        <v>116</v>
+      </c>
+      <c r="R19" s="6" t="s">
+        <v>117</v>
+      </c>
+      <c r="S19" s="6" t="s">
         <v>118</v>
-      </c>
-[...4 lines deleted...]
-        <v>120</v>
       </c>
       <c r="T19" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U19" s="6" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="V19" s="6"/>
       <c r="W19" s="6" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="X19" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y19" s="8">
         <v>0.618</v>
       </c>
       <c r="Z19" s="6"/>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" s="8">
         <v>585754</v>
       </c>
       <c r="B20" s="6" t="s">
         <v>49</v>
       </c>
       <c r="C20" s="6"/>
       <c r="D20" s="6" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="E20" s="6" t="s">
         <v>51</v>
       </c>
       <c r="F20" s="6"/>
       <c r="G20" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H20" s="6"/>
       <c r="I20" s="8">
         <v>2026</v>
       </c>
       <c r="J20" s="8">
         <v>461</v>
       </c>
       <c r="K20" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L20" s="9">
         <v>2369.0</v>
       </c>
       <c r="M20" s="9">
         <v>2609.0</v>
       </c>
       <c r="N20" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O20" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P20" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q20" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R20" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S20" s="6" t="s">
         <v>54</v>
       </c>
       <c r="T20" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U20" s="6" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="V20" s="6"/>
       <c r="W20" s="6" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="X20" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y20" s="8">
         <v>0.679</v>
       </c>
       <c r="Z20" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_7"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_9"/>