--- v4 (2026-06-10)
+++ v5 (2026-08-02)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="124">
   <si>
-    <t>10.06.2026</t>
+    <t>02.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>