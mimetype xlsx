--- v0 (2026-02-09)
+++ v1 (2026-04-17)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
   <si>
-    <t>09.02.2026</t>
+    <t>17.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>