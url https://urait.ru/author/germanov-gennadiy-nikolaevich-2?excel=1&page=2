--- v1 (2026-04-17)
+++ v2 (2026-06-10)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
   <si>
-    <t>17.04.2026</t>
+    <t>10.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,144 +133,144 @@
   <si>
     <t>07.02.2020</t>
   </si>
   <si>
     <t>ПОЖАРНО-СПАСАТЕЛЬНЫЙ СПОРТ. Учебник для СПО</t>
   </si>
   <si>
     <t>Германов Г. Н., Корольков А. Н., Шалагинов В. Д., Машошина И. В.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>Технические науки</t>
   </si>
   <si>
     <t>Безопасность жизнедеятельности. Охрана труда</t>
   </si>
   <si>
-    <t>В учебном пособии предпринята попытка систематизации результатов многолетних научных исследований в области спортивной подготовки в пожарно-спасательном спорте, полученных коллективом авторов в последние несколько лет. Рассматриваются исторические аспекты развития и современное состояние пожарного спорта, теоретико-методические основы соревновательной и тренировочной деятельности, принципы формирования разрядных норм и переводных нормативов в детском, юношеском и женском ПСС, аспекты физической, технико-тактической и психологической подготовки. Выработаны рекомендации по дальнейшему совершенствованию спортивной результативности в пожарном спорте. Для студентов образовательных учреждений среднего профессионального образования, изучающих курс физической культуры в рамках общей профессиональной подготовки, а также педагогов и тренеров, содействующих спортивному совершенствованию курсантов, обеспечивающих спортивно-тренировочный процесс в пожарно-спасательном спорте в рамках дополнительного образования. Может быть использовано специалистами по профессионально-прикладной подготовке в системе ГПС МЧС России, рассчитано для слушателей профильных курсов повышения квалификации и профессиональной переподготовки, а вместе с тем для теоретиков и практиков физической культуры и спорта, научных работников, интересующихся проблемами подготовки спортсменов в пожарно-спасательном спорте.</t>
+    <t>В учебном пособии предпринята попытка систематизации результатов многолетних научных исследований в области спортивной подготовки в пожарно-спасательном спорте, полученных коллективом авторов в последние несколько лет. Рассматриваются исторические аспекты развития и современное состояние пожарного спорта, теоретико-методические основы соревновательной и тренировочной деятельности, принципы формирования разрядных норм и переводных нормативов в детском, юношеском и женском ПСС, аспекты физической, технико-тактической и психологической подготовки. Выработаны рекомендации по дальнейшему совершенствованию спортивной результативности в пожарном спорте.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-12765-2</t>
   </si>
   <si>
     <t>75я723</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>27.10.2018</t>
   </si>
   <si>
     <t>ТЕОРИЯ И ИСТОРИЯ ФИЗИЧЕСКОЙ КУЛЬТУРЫ И СПОРТА В 3 Т. ТОМ 1. ИГРЫ ОЛИМПИАД. Учебник для СПО</t>
   </si>
   <si>
     <t>Германов Г. Н., Корольков А. Н., Сабирова И. А., Кузьмина О. И.</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>Гуманитарные науки</t>
   </si>
   <si>
     <t>Физическая культура</t>
   </si>
   <si>
-    <t>Олимпийское образование, цель которого — приобщение к идеалам и ценностям олимпизма, занимает все более важное место в системе образования, воспитания и обучения детей и молодежи. В то же время этот вид деятельности является конкретным, предметным и проверяемым, как любой процесс усвоения знаний и совокупность знаний, полученных в результате обучения. Книга может быть использована студентами образовательных учреждений среднего профессионального образования, обучающимся по специальности «Физическая культура» и смежным специальностям, а также абитуриентами при сдаче теоретической части вступительных испытаний в высшие учебные заведения, поступающих на программы бакалавриата, школьниками выпускных классов при подготовке к творческому конкурсу (школьной олимпиаде) по предмету «Физическая культура», который проводится в стенах Московского городского педагогического университета. Экзаменационные вопросы затрагивают знания, которые были получены учащимися в период обучения в школе. Вопросы для самоконтроля помогут оценить степень готовности абитуриента к экзамену.</t>
+    <t>Олимпийское образование, цель которого — приобщение к идеалам и ценностям олимпизма, занимает все более важное место в системе образования, воспитания и обучения детей и молодежи. В то же время этот вид деятельности является конкретным, предметным и проверяемым, как любой процесс усвоения знаний и совокупность знаний, полученных в результате обучения. Книга может быть использована студентами образовательных учреждений среднего профессионального образования, обучающимся по специальности «Физическая культура» и смежным специальностям, а также абитуриентами при сдаче теоретической части вступительных испытаний в высшие учебные заведения, поступающих на программы бакалавриата, школьниками выпускных классов при подготовке к творческому конкурсу (школьной олимпиаде) по предмету «Физическая культура», который проводится в стенах Московского городского педагогического университета. Экзаменационные вопросы затрагивают знания, которые были получены учащимися в период обучения в школе.</t>
   </si>
   <si>
     <t>978-5-534-16545-6</t>
   </si>
   <si>
     <t>74.267.5я723</t>
   </si>
   <si>
     <t>15.02.2019</t>
   </si>
   <si>
     <t>ТЕОРИЯ И ИСТОРИЯ ФИЗИЧЕСКОЙ КУЛЬТУРЫ И СПОРТА В 3 Т. ТОМ 2. ОЛИМПИЙСКИЕ ЗИМНИЕ ИГРЫ. Учебник для СПО</t>
   </si>
   <si>
-    <t>Олимпийское образование, цель которого — приобщение к идеалам и ценностям олимпизма, занимает все более важное место в системе образования, воспитания и обучения детей и молодежи. В то же время этот вид деятельности является конкретным, предметным и проверяемым, как любой процесс усвоения знаний и совокупность знаний, полученных в результате обучения. Курс может быть использован студентами, обучающимся по направлениям «Физическая культура», «Физическая культура для лиц с отклонениями в состоянии здоровья (адаптивная физическая культура)», «Педагогическое образование», а также абитуриентами при сдаче теоретической части вступительных испытаний в высшие учебные заведения, поступающих на программы бакалавриата, школьниками выпускных классов при подготовке к творческому конкурсу (школьной олимпиаде) по предмету «Физическая культура», который проводится в стенах Московского городского педагогического университета</t>
+    <t>Олимпийское образование, цель которого — приобщение к идеалам и ценностям олимпизма, занимает все более важное место в системе образования, воспитания и обучения детей и молодежи. В то же время этот вид деятельности является конкретным, предметным и проверяемым, как любой процесс усвоения знаний и совокупность знаний, полученных в результате обучения. Книга может быть использована студентами, обучающимся по направлениям «Физическая культура», «Физическая культура для лиц с отклонениями в состоянии здоровья (адаптивная физическая культура)», «Педагогическое образование», а также абитуриентами при сдаче теоретической части вступительных испытаний в высшие учебные заведения, поступающих на программы бакалавриата, а также школьниками выпускных классов при подготовке к творческому конкурсу. Экзаменационные вопросы затрагивают знания, которые были получены учащимися в период обучения в школе. Вопросы для самоконтроля помогут оценить степень готовности абитуриента к экзамену.</t>
   </si>
   <si>
     <t>978-5-534-16321-6</t>
   </si>
   <si>
     <t>08.07.2019</t>
   </si>
   <si>
     <t>ТЕОРИЯ И ИСТОРИЯ ФИЗИЧЕСКОЙ КУЛЬТУРЫ И СПОРТА В 3 Т. ТОМ 3. ПАРАЛИМПИЙСКИЕ ИГРЫ. Учебник для СПО</t>
   </si>
   <si>
     <t>Кузьмина О. И., Германов Г. Н., Цуканова Е. Г., Кулькова И. В. ; Под общ. ред. Германова Г.Н.</t>
   </si>
   <si>
-    <t>Приводимая информация расширит олимпийские знания студентов, будет содействовать успешному освоению предметов вузовского обучения, в частности истории физической культуры, начального физкультурного образования, теории адаптивной физической культуры, а вместе с тем обеспечит успешную подготовку абитуриентов к поступлению в институт физической культуры по направлениям подготовки «Педагогическое образование», «Физическая культура» и «Адаптивная физическая культура». Представленные вопросы для самоподготовки по истории Паралимпийских игр помогут абитуриенту оценить степень своей готовности к сдаче вступительных испытаний (творческого экзамена). Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Учащимся старших классов школы, студентам. Издание также найдет широкий круг использования не только среди обучающихся, но и в практиче- ской деятельности учителей физической культуры, студентов.</t>
+    <t>Приводимая информация расширит олимпийские знания студентов, будет содействовать успешному освоению предметов вузовского обучения, в частности истории физической культуры, начального физкультурного образования, теории адаптивной физической культуры, а вместе с тем обеспечит успешную подготовку абитуриентов к поступлению в институт физической культуры по направлениям подготовки «Педагогическое образование», «Физическая культура» и «Адаптивная физическая культура». Представленные вопросы для самоподготовки по истории Паралимпийских игр помогут абитуриенту оценить степень своей готовности к сдаче вступительных испытаний (творческого экзамена).</t>
   </si>
   <si>
     <t>978-5-534-12100-1, 978-5-534-10351-9</t>
   </si>
   <si>
     <t>74.267.5я73</t>
   </si>
   <si>
     <t>27.11.2021</t>
   </si>
   <si>
     <t>УЧЕБНАЯ И ПРОИЗВОДСТВЕННАЯ ПРАКТИКА В ПЕДАГОГИЧЕСКИХ И ФИЗКУЛЬТУРНО-СПОРТИВНЫХ ВУЗАХ. Учебник для вузов</t>
   </si>
   <si>
     <t>Германов Г. Н., Васенин Г. А., Цакаев С. Ш., Спицына И. А. ; Под общ. ред. Германова Г.Н.</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Педагогика, психология, социальная работа</t>
   </si>
   <si>
     <t>Педагогика высшей школы. Профессиональная педагогика</t>
   </si>
   <si>
-    <t>В курсе рассмотрено содержание основных типов учебной и производственной практики, рекомендованных ФГОС ВО (3++) — бакалавриата по направлению подготовки «Педагогическое образование», профиль «Физическая культура» (с двумя профилями подготовки: «Физическая культура» / или «Физкультурное образование» / или Дополнительное образование / или «Безопасность жизнедеятельности»). Дается краткий теоретический материал, раскрывающий роль практики в познании, приведена характеристика нормативных документов, регламентирующих процесс практической подготовки в образовательных учреждениях. Анализируется педагогический опыт организации и проведения учебных и производственных практик у студентов-бакалавров в физкультурно-спортивных и педагогических вузах, представлено описание практических заданий, даны методические указания по их выполнению. Раскрыта технология составления и оформления документов планирования и контроля процесса физического воспитания на педагогической практике. Представлены образцы и макеты отчетной документации. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Курс рекомендован студентам-бакалаврам, руководителям образовательных и профильных организаций для использования в учебном процессе при освоении основных профессиональных образовательных программ высшего образования (ОПОП) на базе требования ФГОС (3++).</t>
+    <t>В курсе рассмотрено содержание основных типов учебной и производственной практики, рекомендованных ФГОС ВО (3++) — бакалавриата по направлению подготовки «Педагогическое образование», профиль «Физическая культура» (с двумя профилями подготовки: «Физическая культура» / или «Физкультурное образование» / или Дополнительное образование / или «Безопасность жизнедеятельности»). Дается краткий теоретический материал, раскрывающий роль практики в познании, приведена характеристика нормативных документов, регламентирующих процесс практической подготовки в образовательных учреждениях. Курс рекомендован студентам-бакалаврам, руководителям образовательных и профильных организаций для использования в учебном процессе при освоении основных профессиональных образовательных программ высшего образования (ОПОП) на базе требования ФГОС (3++).</t>
   </si>
   <si>
     <t>978-5-534-15116-9</t>
   </si>
   <si>
     <t>74я73</t>
   </si>
   <si>
     <t>13.09.2017</t>
   </si>
   <si>
     <t>ФИЗИЧЕСКАЯ КУЛЬТУРА В ШКОЛЕ. ЛЕГКАЯ АТЛЕТИКА. Учебник для вузов</t>
   </si>
   <si>
     <t>Германов Г. Н., Никитушкин В. Г., Цуканова Е. Г.</t>
   </si>
   <si>
     <t>Эта книга для тех, кто хотел бы освоить азы школьной легкой атлетики, а затем стать классным спортсменом-легкоатлетом. Перед вами замечательное учебное пособие, в котором с учетом современных знаний доступно и последовательно освещаются теоретические основы и практика преподавания в школьном курсе физического воспитания «королевы спорта» — легкой атлетики. Приведены комплексы упражнений для обучения ходьбе, бегу, прыжкам и метаниям. Рассмотрена методика преподавания, типичные ошибки учащихся и способы их устранения. Представлены традиционные документы планирования работы учителя физической культуры: тематические планы-графики, поурочные конспекты. Мы уверены, что это пособие не останется лишь учебным, а станет настольной книгой педагога физической культуры в школе, тренера в спортивной секции, и в первую очередь наглядным и любимым самоучителем школьника. Не сомневаемся, что наш читатель будет возвращаться к страницам данного руководства снова и снова.</t>
   </si>
   <si>
     <t>978-5-534-04548-2</t>
   </si>
   <si>
     <t>74.26я73</t>
   </si>