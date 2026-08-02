--- v2 (2026-06-10)
+++ v3 (2026-08-02)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
   <si>
-    <t>10.06.2026</t>
+    <t>02.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>