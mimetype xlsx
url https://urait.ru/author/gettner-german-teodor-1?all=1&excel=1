--- v2 (2026-04-03)
+++ v3 (2026-06-02)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
   <si>
-    <t>03.04.2026</t>
+    <t>02.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -154,51 +154,51 @@
   <si>
     <t>«История литературы XVIII века» — главный труд немецкого историка литературы и искусствоведа Германа Геттнера (1821—1882). Работы Геттнера были популярны не только в Германии, но и во Франции и Англии. Опубликованы они были и в России отдельными томами, посвященными литературе Англии, Франции и Германии. Этот том, который мы представляем современному читателю, посвящен истории английской литературы в период с 1660 по 1770 год. Автор рассматривает развитие литературы в контексте исторических событий, научных открытий, общественных волнений и интересов, формируя общее настроении эпохи. Печатается по изданию 1863 года. Для литературоведов и всех интересующихся историей литературы.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-12163-6</t>
   </si>
   <si>
     <t>83.3(4Вел)5</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>29.07.2021</t>
   </si>
   <si>
     <t>ИСТОРИЯ ВСЕОБЩЕЙ ЛИТЕРАТУРЫ XVIII ВЕКА: НЕМЕЦКАЯ ЛИТЕРАТУРА</t>
   </si>
   <si>
     <t>Геттнер Г. ; Пер. Пыпин А. Н., Плещеев А. Н.</t>
   </si>
   <si>
-    <t>Данная книга является частью масштабного труда Германа Геттнера «История всеобщей литературы XVIII века» и посвящена немецкой литературе. Это выдающееся сочинение по истории литературы, имевшее популярность не только в Германии, на родине автора, но также во Франции и Англии. Г. Геттнер придерживается исторического подхода и рассматривает развитие литературы в контексте духа эпохи — научных, исторических, политических и социальных событий описываемого периода. Подобный анализ позволяет обнаружить и понять причинно-следственные связи развития литературного творчества. Работа Г. Геттнера в Германии получила статус одного из самых уважаемых исследований по истории немецкой литературы XVIII века. В книге освещается творчество как популярных по сей день писателей, так и малоизвестных современному читателю авторов. Перевод на русский язык был выполнен выдающимся русским ученым А. Н. Пыпиным, в чьих последующих трудах по истории русской литературы влияние Г. Геттнера явно прослеживается. Книга печатается по изданию 1872 года и предназначена для студентов филологических специальностей, исследователей-германистов, а также для широкого круга читателей.</t>
+    <t>Данная книга является частью масштабного труда Германа Геттнера «История всеобщей литературы XVIII века» и посвящена немецкой литературе. Это выдающееся сочинение по истории литературы, имевшее популярность не только в Германии, на родине автора, но также во Франции и Англии. Г. Геттнер придерживается исторического подхода и рассматривает развитие литературы в контексте духа эпохи — научных, исторических, политических и социальных событий описываемого периода. Подобный анализ позволяет обнаружить и понять причинно-следственные связи развития литературного творчества. Работа Г. Геттнера в Германии получила статус одного из самых уважаемых исследований по истории немецкой литературы XVIII века. В книге освещается творчество как популярных по сей день писателей, так и малоизвестных современному читателю авторов. Перевод на русский язык был выполнен выдающимся русским ученым А. Н. Пыпиным, в чьих последующих трудах по истории русской литературы влияние Г. Геттнера явно прослеживается.</t>
   </si>
   <si>
     <t>978-5-534-12154-4</t>
   </si>
   <si>
     <t>83.3(4Гем)5</t>
   </si>
   <si>
     <t>13.08.2021</t>
   </si>
   <si>
     <t>ИСТОРИЯ ВСЕОБЩЕЙ ЛИТЕРАТУРЫ XVIII ВЕКА: ФРАНЦУЗСКАЯ ЛИТЕРАТУРА</t>
   </si>
   <si>
     <t>«История литературы XVIII века» — главный масштабный труд немецкого историка литературы и искусствоведа Германа Геттнера (1821—1882). Работы Г. Геттнера были популярны не только в Германии, но и во Франции и Англии. Опубликованы они были и в России отдельными томами, посвященными литературе Англии, Франции и Германии. Г. Геттнер придерживается комплексного подхода и рассматривает развитие литературы в контексте духа эпохи — исторических, политических, научных и социальных событий описываемого периода, что позволяет понять причинно-следственные связи развития литературных течений и идей. Настоящий том посвящен анализу французской литературы XVIII века. В книге представлено творчество как именитых, так и малоизвестных французских литературных деятелей и философов, а также их влияние на общественные настроения в соседних странах. Печатается по изданию 1897 года. Для литературоведов и всех интересующихся историей литературы.</t>
   </si>
   <si>
     <t>978-5-534-12164-3</t>
   </si>
   <si>
     <t>83.3(4Фра)5</t>
   </si>
 </sst>
 </file>
 