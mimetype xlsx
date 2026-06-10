--- v2 (2026-03-03)
+++ v3 (2026-06-10)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="116">
   <si>
-    <t>03.03.2026</t>
+    <t>10.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -196,126 +196,126 @@
   <si>
     <t>29.01.2024</t>
   </si>
   <si>
     <t>ИСТОРИЯ ЗАРУБЕЖНОЙ ЛИТЕРАТУРЫ ВТОРОЙ ПОЛОВИНЫ XX - НАЧАЛА XXI ВЕКА 2-е изд. Учебник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>Курс написан известным автором, авторитетным, многоопытным литератором, ученым и вузовским педагогом Б. А. Гиленсоном, по учебникам которого многие годы занимаются студенты. Сложный, многоаспектный материал, необходимые теоретические характеристики, компактные анализы текстов, все это изложено с необходимой ясностью и внутренней логикой. В курсе соединен современный научный уровень с методической, учебной направленностью, которые должны присутствовать в подобных книгах.</t>
   </si>
   <si>
     <t>978-5-534-18752-6</t>
   </si>
   <si>
     <t>31.03.2017</t>
   </si>
   <si>
     <t>ИСТОРИЯ ЗАРУБЕЖНОЙ ЛИТЕРАТУРЫ ВТОРОЙ ПОЛОВИНЫ XX - НАЧАЛА XXI ВЕКА 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
+    <t>978-5-534-02564-4</t>
+  </si>
+  <si>
+    <t>21.06.2016</t>
+  </si>
+  <si>
+    <t>ИСТОРИЯ ЗАРУБЕЖНОЙ ЛИТЕРАТУРЫ КОНЦА XIX - НАЧАЛА XX ВЕКА. Учебник и практикум для вузов</t>
+  </si>
+  <si>
+    <t>Учебник написан известным автором, авторитетным, многоопытным литератором, ученым и вузовским педагогом — Б. А. Гиленсоном, по работам которого многие годы занимаются студенты. Сложный, многоаспектный материал, необходимые теоретические характеристики, компактные анализы текстов, — все это изложено с необходимой ясностью и внутренней логикой. Современный научный уровень соединен с методической, учебной направленностью, которые должны присутствовать в подобных книгах. Учебник охватывает период конца XIX — начала XX века.</t>
+  </si>
+  <si>
+    <t>978-5-534-02754-9</t>
+  </si>
+  <si>
+    <t>24.01.2024</t>
+  </si>
+  <si>
+    <t>ИСТОРИЯ ЗАРУБЕЖНОЙ ЛИТЕРАТУРЫ КОНЦА XIX - НАЧАЛА XX ВЕКА. Учебник и практикум для СПО</t>
+  </si>
+  <si>
+    <t>978-5-534-18755-7</t>
+  </si>
+  <si>
+    <t>19.12.2013</t>
+  </si>
+  <si>
+    <t>ИСТОРИЯ ЗАРУБЕЖНОЙ ЛИТЕРАТУРЫ КОНЦА XIX - ПЕРВОЙ ПОЛОВИНЫ XX ВЕКА. Учебник для вузов</t>
+  </si>
+  <si>
+    <t>978-5-534-04122-4</t>
+  </si>
+  <si>
+    <t>20.11.2013</t>
+  </si>
+  <si>
+    <t>ИСТОРИЯ ЗАРУБЕЖНОЙ ЛИТЕРАТУРЫ ОТ XVII ДО СЕРЕДИНЫ XIX ВЕКА. Учебник для вузов</t>
+  </si>
+  <si>
+    <t>Курс написан известным автором, авторитетным, многоопытным литератором, ученым и вузовским педагогом — Б. А. Гиленсоном, по учебникам которого многие годы занимаются студенты. Сложный, многоаспектный материал, необходимые теоретические характеристики, компактные анализы текстов, — все это изложено с необходимой ясностью и внутренней логикой. В рукописи соединен современный научный уровень с методической, учебной направленностью, которые должны присутствовать в подобных книгах. Курс состоит из двух частей. В первую часть входит литература Древней Греции и Рима, а также литература Средних веков и Возрождения. Вторая часть охватывает литературный процесс с XVII до середины XIX века.</t>
+  </si>
+  <si>
+    <t>978-5-534-18316-0</t>
+  </si>
+  <si>
+    <t>14.05.2025</t>
+  </si>
+  <si>
+    <t>ИСТОРИЯ ЗАРУБЕЖНОЙ ЛИТЕРАТУРЫ ОТ XVII ДО СЕРЕДИНЫ XIX ВЕКА. Учебник для СПО</t>
+  </si>
+  <si>
     <t>Курс написан известным автором, авторитетным, многоопытным литератором, ученым и вузовским педагогом — Б. А. Гиленсоном, по учебникам которого многие годы занимаются студенты. Сложный, многоаспектный материал, необходимые теоретические характеристики, компактные анализы текстов, — все это изложено с необходимой ясностью и внутренней логикой. В курсе соединен современный научный уровень с методической, учебной направленностью, которые должны присутствовать в подобных книгах.</t>
   </si>
   <si>
-    <t>978-5-534-02564-4</t>
-[...49 lines deleted...]
-  <si>
     <t>978-5-534-20394-3</t>
   </si>
   <si>
     <t>ИСТОРИЯ ЗАРУБЕЖНОЙ ЛИТЕРАТУРЫ ОТ АНТИЧНОСТИ ДО ВОЗРОЖДЕНИЯ. Учебник для вузов</t>
   </si>
   <si>
     <t>978-5-534-18317-7</t>
   </si>
   <si>
     <t>ИСТОРИЯ ЗАРУБЕЖНОЙ ЛИТЕРАТУРЫ ОТ АНТИЧНОСТИ ДО ВОЗРОЖДЕНИЯ. Учебник для СПО</t>
   </si>
   <si>
     <t>978-5-534-20353-0</t>
   </si>
   <si>
     <t>22.06.2016</t>
   </si>
   <si>
     <t>ИСТОРИЯ ЗАРУБЕЖНОЙ ЛИТЕРАТУРЫ ПЕРВОЙ ПОЛОВИНЫ XX ВЕКА. Учебник и практикум для вузов</t>
   </si>
   <si>
-    <t>Учебник написан известным автором, авторитетным, многоопытным литератором, ученым и вузовским педагогом — Б. А. Гиленсоном, по работам которого многие годы занимаются студенты. Сложный, многоаспектный материал, необходимые теоретические характеристики, компактные анализы текстов, — все это изложено с необходимой ясностью и внутренней логикой. Современный научный уровень соединен с методической, учебной направленностью, которые должны присутствовать в подобных книгах. Учебник охватывает период первой половины XX века.</t>
+    <t>Учебник написан известным автором, авторитетным, многоопытным литератором, ученым и вузовским педагогом — Б. А. Гиленсоном, по работам которого многие годы занимаются студенты. Сложный, многоаспектный материал, необходимые теоретические характеристики, компактные анализы текстов, — все это изложено с необходимой ясностью и внутренней логикой. Современный научный уровень соединен с методической, учебной направленностью, которые должны присутствовать в подобных книгах. Учебник охватывает период конца XIX — начала XX века. Учебник охватывает период первой половины XX века.</t>
   </si>
   <si>
     <t>978-5-534-02610-8</t>
   </si>
   <si>
     <t>25.01.2024</t>
   </si>
   <si>
     <t>ИСТОРИЯ ЗАРУБЕЖНОЙ ЛИТЕРАТУРЫ ПЕРВОЙ ПОЛОВИНЫ XX ВЕКА. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>978-5-534-18753-3</t>
   </si>
   <si>
     <t>ИСТОРИЯ ЗАРУБЕЖНОЙ ЛИТЕРАТУРЫ СРЕДНИХ ВЕКОВ И ЭПОХИ ВОЗРОЖДЕНИЯ. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>978-5-534-02513-2</t>
   </si>
   <si>
     <t>ИСТОРИЯ ЗАРУБЕЖНОЙ ЛИТЕРАТУРЫ СРЕДНИХ ВЕКОВ И ЭПОХИ ВОЗРОЖДЕНИЯ. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Курс подготовлен известным автором, авторитетным, многоопытным литератором, ученым и вузовским педагогом Б. А. Гиленсоном, по учебникам которого многие годы занимаются студенты. Сложный, многоаспектный материал, необходимые теоретические характеристики, компактные анализы текстов, все это изложено с необходимой ясностью и внутренней логикой. В курсе соединен современный научный уровень с методической, учебной направленностью, которые должны присутствовать в подобных книгах.</t>
   </si>
@@ -325,81 +325,81 @@
   <si>
     <t>ИСТОРИЯ ЗАРУБЕЖНОЙ ЛИТЕРАТУРЫ ЭПОХИ РЕАЛИЗМА (ВТОРАЯ ТРЕТЬ XIX ВЕКА). Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>978-5-534-08368-2</t>
   </si>
   <si>
     <t>ИСТОРИЯ ЗАРУБЕЖНОЙ ЛИТЕРАТУРЫ ЭПОХИ РЕАЛИЗМА (ВТОРАЯ ТРЕТЬ XIX ВЕКА). Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>978-5-534-18754-0</t>
   </si>
   <si>
     <t>25.12.2015</t>
   </si>
   <si>
     <t>ИСТОРИЯ ЗАРУБЕЖНОЙ ЛИТЕРАТУРЫ ЭПОХИ РОМАНТИЗМА (ПЕРВАЯ ТРЕТЬ XIX ВЕКА). Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Всемирная история</t>
   </si>
   <si>
-    <t>Автор учебника, профессор Б. А. Гиленсон, — известный специалист в области зарубежной литературы, чьи многочисленные работы широко используются в вузовском преподавании, переводчик. Учебник отражает современные научно-методические подходы, информационно насыщен, отличается доступным и узнаваемым стилем изложения. Произведения романтиков — Гофмана и Гейне, Гюго и Ж. Санд, Байрона и В. Скотта, Э. По и У. Уитмена — рассматриваются в нем в широком историко-культурном контексте, в процессе плодотворного взаимодействия с шедеврами музыки и живописи, достижениями философско-эстетической мысли. Не забыто и богатство литературных и культурных связей, а также развитие переводческого искусства. Книга заинтересует как студентов и преподавателей гуманитарных направлений, так и широкого читателя.</t>
+    <t>Автор учебника, проф. Б. А. Гиленсон, — известный специалист в области зарубежной литературы, чьи многочисленные работы широко используются в вузовском преподавании, переводчик. Учебник отражает современные научно-методические подходы, информационно насыщен, отличается доступным и узнаваемым стилем изложения. Произведения романтиков — Гофмана и Гейне, Гюго и Ж. Санд, Байрона и В. Скотта, Э. По и У. Уитмена — рассматриваются в нем в широком историко-культурном контексте, в процессе плодотворного взаимодействия с шедеврами музыки и живописи, достижениями философско-эстетической мысли. Не забыто и богатство литературных и культурных связей, а также развитие переводческого искусства. Книга заинтересует как студентов и преподавателей гуманитарных направлений, так и широкого читателя.</t>
   </si>
   <si>
     <t>978-5-534-01334-4</t>
   </si>
   <si>
     <t>ИСТОРИЯ ЗАРУБЕЖНОЙ ЛИТЕРАТУРЫ. АНТИЧНОСТЬ. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>978-5-534-00369-7</t>
   </si>
   <si>
     <t>26.05.2015</t>
   </si>
   <si>
     <t>ИСТОРИЯ ЗАРУБЕЖНОЙ ЛИТЕРАТУРЫ. ПРАКТИКУМ. Учебник для вузов</t>
   </si>
   <si>
     <t>Практикум, отличающийся ясной доходчивой манерой изложения, написан известным специалистом профессором Б. А. Гиленсоном, автором многих учебников и учебных пособий, которые широко используются в вузовском преподавании. Практикум дополняет и углубляет материалы и положения трехтомного издания «История зарубежной литературы». Он охватывает период от античности до начала ХХI в. Концентрируя внимание на программных произведениях и явлениях, будь то проза, драма или документалистика, практикум предлагает продуктивные методы литературоведческого анализа и обеспечивает возможности дальнейшей самостоятельной работы.</t>
   </si>
   <si>
     <t>978-5-534-02504-0</t>
   </si>
   <si>
     <t>24.08.2015</t>
   </si>
   <si>
     <t>ИСТОРИЯ ЛИТЕРАТУРЫ США 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
-    <t>В курсе излагается история американской литературы от XVII в. до современности. Курс построен по проблемно-монографическому принципу: темы, характеризующие различные периоды, направления, течения, сочетаются с темами о творчестве наиболее крупных писателей, где анализ произведений дается в историко-культурном контексте. В конце каждой темы приводятся библиографические списки. Отбор произведений осуществлен в соответствии с действующими в педагогических и языковых вузах программами по дисциплинам «История зарубежной литературы» и «Литература страны изучаемого языка». Курс включает четыре раздела. В разделах I и II дано введение в литературу США и рассмотрен историко-литературный процесс от первых поселений до завершения Первой мировой войны. Разделы III и IV, охватывающие историко-литературный процесс в США после окончания Первой мировой войны до начала XXI в., посвящены тем эстетическим направлениям, писателям и произведениям, которые сделали американскую словесность одной из ведущих в мире. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Курс может быть полезен также студентам лингвистических университетов и факультетов иностранных языков педвузов, преподавателям школ и колледжей гуманитарного профиля.</t>
+    <t>В курсе излагается история американской литературы от XVII в. до современности. Курс построен по проблемно-монографическому принципу: темы, характеризующие различные периоды, направления, течения, сочетаются с темами о творчестве наиболее крупных писателей, где анализ произведений дается в историко-культурном контексте. В конце каждой темы приводятся библиографические списки. Отбор произведений осуществлен в соответствии с действующими в педагогических и языковых вузах программами по дисциплинам «История зарубежной литературы» и «Литература страны изучаемого языка». В разделах I и II дано введение в литературу США и рассмотрен историко-литературный процесс от первых поселений до завершения Первой мировой войны. Разделы III и IV, охватывающие историко-литературный процесс в США после окончания Первой мировой войны до начала XXI в., посвящены тем эстетическим направлениям, писателям и произведениям, которые сделали американскую словесность одной из ведущих в мире.</t>
   </si>
   <si>
     <t>978-5-534-18983-4</t>
   </si>
   <si>
     <t>83.3(7)я73</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
@@ -1248,541 +1248,541 @@
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
         <v>1499.0</v>
       </c>
       <c r="M8" s="9">
         <v>1649.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S8" s="6" t="s">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
         <v>51</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y8" s="8">
         <v>0.452</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="8">
         <v>598510</v>
       </c>
       <c r="B9" s="6" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>253</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
         <v>1409.0</v>
       </c>
       <c r="M9" s="9">
         <v>1549.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>47</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>48</v>
       </c>
       <c r="S9" s="6" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
         <v>51</v>
       </c>
       <c r="X9" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y9" s="8">
         <v>0.427</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="8">
         <v>599053</v>
       </c>
       <c r="B10" s="6" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
         <v>253</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L10" s="9">
         <v>1409.0</v>
       </c>
       <c r="M10" s="9">
         <v>1549.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>54</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>55</v>
       </c>
       <c r="Q10" s="6" t="s">
-        <v>37</v>
+        <v>47</v>
       </c>
       <c r="R10" s="6" t="s">
-        <v>38</v>
+        <v>48</v>
       </c>
       <c r="S10" s="6" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">
         <v>51</v>
       </c>
       <c r="X10" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y10" s="8">
         <v>0.427</v>
       </c>
       <c r="Z10" s="6"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="8">
         <v>598412</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2026</v>
       </c>
       <c r="J11" s="8">
         <v>484</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L11" s="9">
         <v>2469.0</v>
       </c>
       <c r="M11" s="9">
         <v>2719.0</v>
       </c>
       <c r="N11" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R11" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S11" s="6" t="s">
         <v>49</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U11" s="6" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6" t="s">
         <v>51</v>
       </c>
       <c r="X11" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y11" s="8">
         <v>0.706</v>
       </c>
       <c r="Z11" s="6"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="8">
         <v>598569</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="E12" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="8">
         <v>2026</v>
       </c>
       <c r="J12" s="8">
         <v>417</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L12" s="9">
         <v>2159.0</v>
       </c>
       <c r="M12" s="9">
         <v>2369.0</v>
       </c>
       <c r="N12" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P12" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q12" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R12" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S12" s="6" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U12" s="6" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="V12" s="6"/>
       <c r="W12" s="6" t="s">
         <v>51</v>
       </c>
       <c r="X12" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y12" s="8">
         <v>0.625</v>
       </c>
       <c r="Z12" s="6"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="8">
         <v>599097</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="6" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="E13" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F13" s="6"/>
       <c r="G13" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="8">
         <v>2026</v>
       </c>
       <c r="J13" s="8">
         <v>417</v>
       </c>
       <c r="K13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L13" s="9">
         <v>2159.0</v>
       </c>
       <c r="M13" s="9">
         <v>2369.0</v>
       </c>
       <c r="N13" s="6" t="s">
         <v>54</v>
       </c>
       <c r="O13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P13" s="6" t="s">
         <v>55</v>
       </c>
       <c r="Q13" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R13" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S13" s="6" t="s">
-        <v>60</v>
+        <v>77</v>
       </c>
       <c r="T13" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U13" s="6" t="s">
         <v>78</v>
       </c>
       <c r="V13" s="6"/>
       <c r="W13" s="6" t="s">
         <v>51</v>
       </c>
       <c r="X13" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y13" s="8">
         <v>0.625</v>
       </c>
       <c r="Z13" s="6"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="8">
         <v>598568</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="C14" s="6"/>
       <c r="D14" s="6" t="s">
         <v>79</v>
       </c>
       <c r="E14" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F14" s="6"/>
       <c r="G14" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="8">
         <v>2026</v>
       </c>
       <c r="J14" s="8">
         <v>260</v>
       </c>
       <c r="K14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L14" s="9">
         <v>1439.0</v>
       </c>
       <c r="M14" s="9">
         <v>1579.0</v>
       </c>
       <c r="N14" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P14" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q14" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R14" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S14" s="6" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="T14" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U14" s="6" t="s">
         <v>80</v>
       </c>
       <c r="V14" s="6"/>
       <c r="W14" s="6" t="s">
         <v>51</v>
       </c>
       <c r="X14" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y14" s="8">
         <v>0.435</v>
       </c>
       <c r="Z14" s="6"/>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" s="8">
         <v>599096</v>
       </c>
       <c r="B15" s="6" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="C15" s="6"/>
       <c r="D15" s="6" t="s">
         <v>81</v>
       </c>
       <c r="E15" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="6"/>
       <c r="G15" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="8">
         <v>2026</v>
       </c>
       <c r="J15" s="8">
         <v>256</v>
       </c>
       <c r="K15" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L15" s="9">
         <v>1419.0</v>
       </c>
       <c r="M15" s="9">
         <v>1559.0</v>
       </c>
       <c r="N15" s="6" t="s">
         <v>54</v>
       </c>
       <c r="O15" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P15" s="6" t="s">
         <v>55</v>
       </c>
       <c r="Q15" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R15" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S15" s="6" t="s">
-        <v>60</v>
+        <v>77</v>
       </c>
       <c r="T15" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U15" s="6" t="s">
         <v>82</v>
       </c>
       <c r="V15" s="6"/>
       <c r="W15" s="6" t="s">
         <v>51</v>
       </c>
       <c r="X15" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y15" s="8">
         <v>0.43</v>
       </c>
       <c r="Z15" s="6"/>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" s="8">
         <v>598511</v>
       </c>
       <c r="B16" s="6" t="s">
         <v>83</v>
@@ -1973,51 +1973,51 @@
         <v>49</v>
       </c>
       <c r="T18" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U18" s="6" t="s">
         <v>91</v>
       </c>
       <c r="V18" s="6"/>
       <c r="W18" s="6" t="s">
         <v>51</v>
       </c>
       <c r="X18" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y18" s="8">
         <v>0.34</v>
       </c>
       <c r="Z18" s="6"/>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" s="8">
         <v>599095</v>
       </c>
       <c r="B19" s="6" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="C19" s="6"/>
       <c r="D19" s="6" t="s">
         <v>92</v>
       </c>
       <c r="E19" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F19" s="6"/>
       <c r="G19" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H19" s="6"/>
       <c r="I19" s="8">
         <v>2026</v>
       </c>
       <c r="J19" s="8">
         <v>178</v>
       </c>
       <c r="K19" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L19" s="9">
         <v>1059.0</v>
       </c>
@@ -2152,54 +2152,54 @@
       <c r="I21" s="8">
         <v>2026</v>
       </c>
       <c r="J21" s="8">
         <v>139</v>
       </c>
       <c r="K21" s="6" t="s">
         <v>96</v>
       </c>
       <c r="L21" s="9">
         <v>749.0</v>
       </c>
       <c r="M21" s="9">
         <v>819.0</v>
       </c>
       <c r="N21" s="6" t="s">
         <v>54</v>
       </c>
       <c r="O21" s="6" t="s">
         <v>96</v>
       </c>
       <c r="P21" s="6" t="s">
         <v>55</v>
       </c>
       <c r="Q21" s="6" t="s">
-        <v>37</v>
+        <v>47</v>
       </c>
       <c r="R21" s="6" t="s">
-        <v>38</v>
+        <v>48</v>
       </c>
       <c r="S21" s="6" t="s">
         <v>49</v>
       </c>
       <c r="T21" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U21" s="6" t="s">
         <v>99</v>
       </c>
       <c r="V21" s="6"/>
       <c r="W21" s="6" t="s">
         <v>51</v>
       </c>
       <c r="X21" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y21" s="8">
         <v>0.186</v>
       </c>
       <c r="Z21" s="6"/>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" s="8">
         <v>598481</v>