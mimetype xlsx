--- v3 (2026-06-10)
+++ v4 (2026-08-02)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="116">
   <si>
-    <t>10.06.2026</t>
+    <t>02.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>