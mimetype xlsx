--- v1 (2026-02-13)
+++ v2 (2026-06-10)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
   <si>
-    <t>13.02.2026</t>
+    <t>10.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -166,51 +166,51 @@
   <si>
     <t>83.3я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>22.06.2016</t>
   </si>
   <si>
     <t>ИСТОРИЯ ЗАРУБЕЖНОЙ ЛИТЕРАТУРЫ ПЕРВОЙ ПОЛОВИНЫ XX ВЕКА. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Общественные науки</t>
   </si>
   <si>
     <t>История философии и идей</t>
   </si>
   <si>
-    <t>Учебник написан известным автором, авторитетным, многоопытным литератором, ученым и вузовским педагогом — Б. А. Гиленсоном, по работам которого многие годы занимаются студенты. Сложный, многоаспектный материал, необходимые теоретические характеристики, компактные анализы текстов, — все это изложено с необходимой ясностью и внутренней логикой. Современный научный уровень соединен с методической, учебной направленностью, которые должны присутствовать в подобных книгах. Учебник охватывает период первой половины XX века.</t>
+    <t>Учебник написан известным автором, авторитетным, многоопытным литератором, ученым и вузовским педагогом — Б. А. Гиленсоном, по работам которого многие годы занимаются студенты. Сложный, многоаспектный материал, необходимые теоретические характеристики, компактные анализы текстов, — все это изложено с необходимой ясностью и внутренней логикой. Современный научный уровень соединен с методической, учебной направленностью, которые должны присутствовать в подобных книгах. Учебник охватывает период конца XIX — начала XX века. Учебник охватывает период первой половины XX века.</t>
   </si>
   <si>
     <t>978-5-534-02610-8</t>
   </si>
   <si>
     <t>25.01.2024</t>
   </si>
   <si>
     <t>ИСТОРИЯ ЗАРУБЕЖНОЙ ЛИТЕРАТУРЫ ПЕРВОЙ ПОЛОВИНЫ XX ВЕКА. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>978-5-534-18753-3</t>
   </si>
   <si>
     <t>27.05.2016</t>
   </si>
   <si>
     <t>ИСТОРИЯ ЗАРУБЕЖНОЙ ЛИТЕРАТУРЫ СРЕДНИХ ВЕКОВ И ЭПОХИ ВОЗРОЖДЕНИЯ. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Учебник написан известным автором, авторитетным, многоопытным литератором, ученым и вузовским педагогом Б. А. Гиленсоном, по учебникам которого многие годы занимаются студенты. Сложный, многоаспектный материал, необходимые теоретические характеристики, компактные анализы текстов, все это изложено с необходимой ясностью и внутренней логикой. В рукописи соединен современный научный уровень с методической, учебной направленностью, которые должны присутствовать в подобных книгах.</t>
   </si>
   <si>
     <t>978-5-534-02513-2</t>
   </si>
@@ -226,51 +226,51 @@
   <si>
     <t>ИСТОРИЯ ЗАРУБЕЖНОЙ ЛИТЕРАТУРЫ ЭПОХИ РЕАЛИЗМА (ВТОРАЯ ТРЕТЬ XIX ВЕКА). Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>978-5-534-08368-2</t>
   </si>
   <si>
     <t>ИСТОРИЯ ЗАРУБЕЖНОЙ ЛИТЕРАТУРЫ ЭПОХИ РЕАЛИЗМА (ВТОРАЯ ТРЕТЬ XIX ВЕКА). Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>978-5-534-18754-0</t>
   </si>
   <si>
     <t>25.12.2015</t>
   </si>
   <si>
     <t>ИСТОРИЯ ЗАРУБЕЖНОЙ ЛИТЕРАТУРЫ ЭПОХИ РОМАНТИЗМА (ПЕРВАЯ ТРЕТЬ XIX ВЕКА). Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Всемирная история</t>
   </si>
   <si>
-    <t>Автор учебника, профессор Б. А. Гиленсон, — известный специалист в области зарубежной литературы, чьи многочисленные работы широко используются в вузовском преподавании, переводчик. Учебник отражает современные научно-методические подходы, информационно насыщен, отличается доступным и узнаваемым стилем изложения. Произведения романтиков — Гофмана и Гейне, Гюго и Ж. Санд, Байрона и В. Скотта, Э. По и У. Уитмена — рассматриваются в нем в широком историко-культурном контексте, в процессе плодотворного взаимодействия с шедеврами музыки и живописи, достижениями философско-эстетической мысли. Не забыто и богатство литературных и культурных связей, а также развитие переводческого искусства. Книга заинтересует как студентов и преподавателей гуманитарных направлений, так и широкого читателя.</t>
+    <t>Автор учебника, проф. Б. А. Гиленсон, — известный специалист в области зарубежной литературы, чьи многочисленные работы широко используются в вузовском преподавании, переводчик. Учебник отражает современные научно-методические подходы, информационно насыщен, отличается доступным и узнаваемым стилем изложения. Произведения романтиков — Гофмана и Гейне, Гюго и Ж. Санд, Байрона и В. Скотта, Э. По и У. Уитмена — рассматриваются в нем в широком историко-культурном контексте, в процессе плодотворного взаимодействия с шедеврами музыки и живописи, достижениями философско-эстетической мысли. Не забыто и богатство литературных и культурных связей, а также развитие переводческого искусства. Книга заинтересует как студентов и преподавателей гуманитарных направлений, так и широкого читателя.</t>
   </si>
   <si>
     <t>978-5-534-01334-4</t>
   </si>
   <si>
     <t>ИСТОРИЯ ЗАРУБЕЖНОЙ ЛИТЕРАТУРЫ. АНТИЧНОСТЬ. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>978-5-534-00369-7</t>
   </si>
   <si>
     <t>26.05.2015</t>
   </si>
   <si>
     <t>ИСТОРИЯ ЗАРУБЕЖНОЙ ЛИТЕРАТУРЫ. ПРАКТИКУМ. Учебник для вузов</t>
   </si>
   <si>
     <t>Практикум, отличающийся ясной доходчивой манерой изложения, написан известным специалистом профессором Б. А. Гиленсоном, автором многих учебников и учебных пособий, которые широко используются в вузовском преподавании. Практикум дополняет и углубляет материалы и положения трехтомного издания «История зарубежной литературы». Он охватывает период от античности до начала ХХI в. Концентрируя внимание на программных произведениях и явлениях, будь то проза, драма или документалистика, практикум предлагает продуктивные методы литературоведческого анализа и обеспечивает возможности дальнейшей самостоятельной работы.</t>
   </si>
   <si>
     <t>978-5-534-02504-0</t>
   </si>
 </sst>
 </file>
 
@@ -1338,54 +1338,54 @@
       <c r="I11" s="8">
         <v>2026</v>
       </c>
       <c r="J11" s="8">
         <v>139</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>63</v>
       </c>
       <c r="L11" s="9">
         <v>749.0</v>
       </c>
       <c r="M11" s="9">
         <v>819.0</v>
       </c>
       <c r="N11" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O11" s="6" t="s">
         <v>63</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q11" s="6" t="s">
-        <v>37</v>
+        <v>48</v>
       </c>
       <c r="R11" s="6" t="s">
-        <v>38</v>
+        <v>49</v>
       </c>
       <c r="S11" s="6" t="s">
         <v>57</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U11" s="6" t="s">
         <v>66</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X11" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y11" s="8">
         <v>0.186</v>
       </c>
       <c r="Z11" s="6"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="8">
         <v>598481</v>