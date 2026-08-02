--- v2 (2026-06-10)
+++ v3 (2026-08-02)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
   <si>
-    <t>10.06.2026</t>
+    <t>02.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>