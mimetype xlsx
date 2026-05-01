--- v2 (2026-03-14)
+++ v3 (2026-05-01)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
   <si>
-    <t>14.03.2026</t>
+    <t>01.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>