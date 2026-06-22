--- v3 (2026-05-01)
+++ v4 (2026-06-22)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
   <si>
-    <t>01.05.2026</t>
+    <t>23.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -160,78 +160,78 @@
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-00865-4</t>
   </si>
   <si>
     <t>60.7я73</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>18.01.2017</t>
   </si>
   <si>
     <t>ИСТОРИЯ ЗАРУБЕЖНОЙ СОЦИОЛОГИИ. Учебник для вузов</t>
   </si>
   <si>
     <t>Воронцов А. В., Глотов М. Б., Громов И. А. ; Под общ. ред. Глотова М.Б.</t>
   </si>
   <si>
     <t>Социология</t>
   </si>
   <si>
-    <t>Курс знакомит читателя с широкой ретроспективой развития зарубежной социологической мысли и обращает внимание на актуальность социологических идей не только в те времена, когда эти идеи были включены в самый разнообразный спектр анализа общественной жизни, но и в настоящее время. Знание социологических идей и теорий прошлого поможет правильному пониманию современных процессов функционирования общества в нашей стране и за рубежом. Отличительной особенностью данного курса является то, что его структура дает возможность достаточно широко показать становление и развитие социологии как целостного исторического процесса.</t>
+    <t>Учебное пособие знакомит читателя с широкой ретроспективой развития зарубежной социологической мысли и обращает внимание на актуальность социологических идей не только в те времена, когда эти идеи были включены в самый разнообразный спектр анализа общественной жизни, но и в настоящее время. Знание социологических идей и теорий прошлого поможет правильному пониманию современных процессов функционирования общества в нашей стране и за рубежом. Отличительной особенностью данного пособия является то, что его структура дает возможность достаточно широко показать становление и развитие социологии как целостного исторического процесса. После каждой главы студент может проверить качество усвоения пройденного материала, используя вопросы для самоконтроля.</t>
   </si>
   <si>
     <t>978-5-9916-9928-0</t>
   </si>
   <si>
     <t>60.5я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>ИСТОРИЯ РОССИЙСКОЙ СОЦИОЛОГИИ. Учебник для вузов</t>
   </si>
   <si>
     <t>Учебное пособие знакомит читателя с широкой ретроспективой развития российской социологической мысли и обращает внимание на актуальность социологических идей не только в те времена, когда эти идеи были включены в самый разнообразный спектр анализа общественной жизни, но и в настоящее время. Знание социологических идей и теорий прошлого поможет правильному пониманию современных процессов функционирования общества. Отличительной особенностью данного издания является то, что изложение концептуальных положений основоположников русской социологии предваряют краткая биографическая справка и перечень их основных социологических публикаций. После каждой главы студент может проверить качество усвоения пройденного материала, используя вопросы для самоконтроля.</t>
   </si>
   <si>
     <t>978-5-9916-6076-1</t>
   </si>
   <si>
     <t>29.07.2015</t>
   </si>
   <si>
     <t>ИСТОРИЯ СОЦИОЛОГИИ 2-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
-    <t>Курс знакомит читателя с широкой ретроспективой развития социологической мысли и обращает внимание на актуальность социологических идей не только в те времена, когда эти идеи были включены в самый разнообразный спектр анализа общественной жизни, но и в настоящее время. Отличительной особенностью данного курса является то, что его структура дает возможность достаточно широко показать становление и развитие социологии как целостного исторического процесса. Знание социологических идей и теорий прошлого поможет правильному пониманию современных процессов функционирования общества в нашей стране и за рубежом.</t>
+    <t>Знание социологических идей и теорий прошлого поможет правильному пониманию современных процессов функционирования общества в нашей стране и за рубежом. Отличительной особенностью данного учебника является то, что его структура дает возможность достаточно широко показать становление и развитие социологии как целостного исторического процесса. После каждой главы студент может проверить качество усвоения пройденного материала, используя вопросы для самоконтроля.</t>
   </si>
   <si>
     <t>978-5-534-00629-2</t>
   </si>
   <si>
     <t>27.12.2016</t>
   </si>
   <si>
     <t>СОЦИОЛОГИЧЕСКОЕ ИССЛЕДОВАНИЕ ЭКОНОМИЧЕСКИХ И ПОЛИТИЧЕСКИХ ПРОЦЕССОВ 4-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Глотов М. Б.</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>В настоящем издании изложены теоретические основы по дисциплине «Социологическое исследование». Учебный материал четко систематизирован, отражает как традиционные, так и современные подходы к изучению предмета, написан в доступной для понимания форме. Теоретический материал дополнен тестовыми заданиями и обширным списком литературы. Данное пособие — хорошая база для изучения курса и подготовки к текущей и итоговой аттестации по дисциплине.</t>
   </si>
   <si>
     <t>978-5-534-09523-4</t>
   </si>
 </sst>
 </file>
 