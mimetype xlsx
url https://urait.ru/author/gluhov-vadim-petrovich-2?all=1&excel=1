--- v2 (2026-02-24)
+++ v3 (2026-04-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
   <si>
-    <t>25.02.2026</t>
+    <t>13.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>