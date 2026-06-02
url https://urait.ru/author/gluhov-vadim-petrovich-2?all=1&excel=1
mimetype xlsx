--- v3 (2026-04-13)
+++ v4 (2026-06-02)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
-[...1 lines deleted...]
-    <t>13.04.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
+  <si>
+    <t>02.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,150 +133,147 @@
   <si>
     <t>02.11.2024</t>
   </si>
   <si>
     <t>ЛОГОПЕДИЯ. ФОРМИРОВАНИЕ НАВЫКОВ СВЯЗНЫХ ВЫСКАЗЫВАНИЙ У ДОШКОЛЬНИКОВ С ОБЩИМ НЕДОРАЗВИТИЕМ РЕЧИ 3-е изд., испр. и доп. Учебное пособие для СПО</t>
   </si>
   <si>
     <t>Глухов В. П.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>Педагогика, психология, социальная работа</t>
   </si>
   <si>
     <t>Специальная педагогика и психология. Дефектология. Логопедия</t>
   </si>
   <si>
-    <t>В курсе представлены содержание и методические приемы коррекционной работы по формированию связной речи детей дошкольного возраста с общим речевым недоразвитием. Описаны апробированные автором в экспериментальном исследовании и в практике логопедической работы коррекционно-педагогические технологии обследования уровня сформированности связной речи и формирования навыков связных высказываний у детей с ОНР. Приводится методический материал к проведению логопедических и коррекционных занятий по формированию связной речи. Авторская методика комплексного исследования связной речи детей на основе психолингвистической оценки уровня сформированности навыков связных высказываний, методические приемы коррекционного обучения могут быть использованы в практике логопедической работы. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования.</t>
+    <t>В курсе представлены содержание и методические приемы коррекционной работы по формированию связной речи детей дошкольного возраста с общим речевым недоразвитием. Описаны апробированные автором в экспериментальном исследовании и в практике логопедической работы коррекционно-педагогические технологии обследования уровня сформированности связной речи и формирования навыков связных высказываний у детей с ОНР. Приводится методический материал к проведению логопедических и коррекционных занятий по формированию связной речи. Авторская методика комплексного исследования связной речи детей на основе психолингвистической оценки уровня сформированности навыков связных высказываний, методические приемы коррекционного обучения могут быть использованы в практике логопедической работы.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-20994-5</t>
   </si>
   <si>
     <t>88.8я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>01.10.2024</t>
   </si>
   <si>
     <t>МЕТОДИКА ФОРМИРОВАНИЯ НАВЫКОВ СВЯЗНЫХ ВЫСКАЗЫВАНИЙ У ДОШКОЛЬНИКОВ С ОБЩИМ НЕДОРАЗВИТИЕМ РЕЧИ 3-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
-    <t>В курсе представлены содержание и методические приемы коррекционной работы по формированию связной речи детей дошкольного возраста с общим речевым недоразвитием. Описаны апробированные автором в экспериментальном исследовании и в практике логопедической работы коррекционно-педагогические технологии обследования уровня сформированности связной речи и формирования навыков связных высказываний у детей с ОНР. Приводится методический материал к проведению логопедических и коррекционных занятий по формированию связной речи. Авторская методика комплексного исследования связной речи детей на основе психолингвистической оценки уровня сформированности навыков связных высказываний, методические приемы коррекционного обучения могут быть использованы в практике логопедической работы. Соответствует актуальным требованиям Федерального государственного образовательного стандарта. Курс предназначен для студентов дефектологических факультетов (факультетов специальной педагогики) педагогических и гуманитарных вузов, а также широкого круга логопедов-практиков.</t>
+    <t>В курсе представлены содержание и методические приемы коррекционной работы по формированию связной речи детей дошкольного возраста с общим речевым недоразвитием. Описаны апробированные автором в экспериментальном исследовании и в практике логопедической работы коррекционно-педагогические технологии обследования уровня сформированности связной речи и формирования навыков связных высказываний у детей с ОНР. Приводится методический материал к проведению логопедических и коррекционных занятий по формированию связной речи. Авторская методика комплексного исследования связной речи детей на основе психолингвистической оценки уровня сформированности навыков связных высказываний, методические приемы коррекционного обучения могут быть использованы в практике логопедической работы. Курс предназначен для студентов дефектологических факультетов (факультетов специальной педагогики) педагогических и гуманитарных вузов, а также широкого круга логопедов-практиков.</t>
   </si>
   <si>
     <t>978-5-534-20523-7</t>
   </si>
   <si>
     <t>22.11.2024</t>
   </si>
   <si>
     <t>ОСНОВЫ СПЕЦИАЛЬНОЙ ПЕДАГОГИКИ И СПЕЦИАЛЬНОЙ ПСИХОЛОГИИ 4-е изд., испр. и доп. Учебник для СПО</t>
   </si>
   <si>
-    <t>В курсе представлен подробный обзор основных научных концепций современной отечественной дефектологии. Изложена история возникновения и развития дефектологии, представлены важнейшие теоретические положения данной науки. Отдельный раздел курса посвящен клинико-биологическим и нейропсихологических основам теории и практики специальной педагогики и психологии. Полно и всесторонне рассмотрены ключевые вопросы организации психолого-педагогической помощи лицам с ограниченными возможностями здоровья, организации и предметного содержания коррекционного обучения и воспитания лиц с проблемами в развитии, в частности интегрированного обучения детей с ОВЗ в учреждениях инклюзивного образования. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования, обучающихся по гуманитарным специальностям, учащихся педагогических колледжей, а также преподавателей и педагогов-психологов.</t>
+    <t>В курсе представлен подробный обзор основных научных концепций современной отечественной дефектологии. Изложена история возникновения и развития дефектологии, представлены важнейшие теоретические положения данной науки. Отдельный раздел курса посвящен клинико-биологическим и нейропсихологических основам теории и практики специальной педагогики и психологии. Полно и всесторонне рассмотрены ключевые вопросы организации психолого-педагогической помощи лицам с ограниченными возможностями здоровья, организации и предметного содержания коррекционного обучения и воспитания лиц с проблемами в развитии, в частности интегрированного обучения детей с ОВЗ в учреждениях инклюзивного образования.</t>
   </si>
   <si>
     <t>978-5-534-21131-3</t>
   </si>
   <si>
     <t>74.3:88.8я723</t>
   </si>
   <si>
     <t>29.01.2025</t>
   </si>
   <si>
     <t>ОСНОВЫ СПЕЦИАЛЬНОЙ ПЕДАГОГИКИ И СПЕЦИАЛЬНОЙ ПСИХОЛОГИИ. ПРАКТИЧЕСКИЙ КУРС 3-е изд., испр. и доп. Учебное пособие для СПО</t>
   </si>
   <si>
     <t>Психология. Общие работы</t>
   </si>
   <si>
     <t>В курсе представлены различные инструктивно-методические материалы по организации коррекционной педагогической работы с детьми и подростками, имеющими проблемы в развитии, в условиях интегрированного обучения в учреждениях инклюзивного образования и учреждениях общего образования: тематическое планирование занятий, перечень учебных вопросов и учебно-методическая литература по каждой теме, виды и описание выполняемых студентами практических заданий. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования, обучающихся по гуманитарным специальностям, а также педагогов-психологов.</t>
   </si>
   <si>
     <t>978-5-534-21475-8</t>
   </si>
   <si>
     <t>05.08.2024</t>
   </si>
   <si>
     <t>ПСИХОЛИНГВИСТИКА 3-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
-    <t>В курсе изложена история возникновения и развития психолингвистики, представлены ее важнейшие теоретические положения. В. П. Глухов — один из ведущих специалистов по проблеме формирования связной речи детей с речевой патологией — использовал собственный опыт научно-исследовательской работы, изучающей закономерности формирования речи детей в норме и при различных нарушениях речевого развития. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Курс адресован студентам факультетов специальной педагогики, общей и специальной психологии гуманитарных и педагогических вузов (академический бакалавриат), практикующим логопедам и коррекционным педагогам, педагогам и психологам, интересующимся вопросами психолингвистической теории речевой деятельности и закономерностей ее формирования и функционирования в процессах речевой коммуникации.</t>
+    <t>Вкурсе изложена история возникновения и развития психолингвистики, представлены ее важнейшие теоретические положения. В. П. Глухов — один из ведущих специалистов по проблеме формирования связной речи детей с речевой патологией — использовал собственный опыт научно-исследовательской работы, изучающей закономерности формирования речи детей в норме и при различных нарушениях речевого развития. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Курс адресован студентам факультетов специальной педагогики, общей и специальной психологии гуманитарных и педагогических вузов (академический бакалавриат), практикующим логопедам и коррекционным педагогам, педагогам и психологам, интересующимся вопросами психолингвистической теории речевой деятельности и закономерностей ее формирования и функционирования в процессах речевой коммуникации.</t>
   </si>
   <si>
     <t>978-5-534-19690-0</t>
   </si>
   <si>
     <t>81+88.3я73</t>
   </si>
   <si>
     <t>07.11.2025</t>
   </si>
   <si>
     <t>ПСИХОЛОГО-ПЕДАГОГИЧЕСКАЯ КОРРЕКЦИЯ. Учебник для вузов</t>
   </si>
   <si>
     <t>В.П. Глухов</t>
   </si>
   <si>
     <t>Данный курс посвещен вопросам психолого-педагогической коррекции в системе психологической помощи детям с нарушениями в развитии. Автором всесторонне и полно рассмотрены особенности пихокоррекционной работы с детьми и подростками разных нозологических групп, в том числе с комплексными нарушениями в развитии. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Курс поможет будущим педагогам-дефектологам и педагогам-психологам в проведении психолого-педагогической и психокоррекционной работы с детьми и подростками с ограниченными возможностями здоровья.</t>
   </si>
   <si>
     <t>978-5-534-21817-6</t>
   </si>
   <si>
     <t>88.72-8я73</t>
   </si>
   <si>
     <t>СПЕЦИАЛЬНАЯ ПЕДАГОГИКА И СПЕЦИАЛЬНАЯ ПСИХОЛОГИЯ 4-е изд., испр. и доп. Учебник для вузов</t>
-  </si>
-[...1 lines deleted...]
-    <t>В курсе представлен подробный обзор основных научных концепций современной отечественной дефектологии. Изложена история возникновения и развития дефектологии, представлены важнейшие теоретические положения данной науки. Отдельный раздел курса посвящен клинико-биологическим и нейропсихологических основам теории и практики специальной педагогики и психологии. Полно и всесторонне рассмотрены ключевые вопросы организации психолого-педагогической помощи лицам с ограниченными возможностями здоровья, организации и предметного содержания коррекционного обучения и воспитания лиц с проблемами в развитии, в частности интегрированного обучения детей с ОВЗ в учреждениях инклюзивного образования.</t>
   </si>
   <si>
     <t>978-5-534-21139-9</t>
   </si>
   <si>
     <t>74.3:88.8я73</t>
   </si>
   <si>
     <t>СПЕЦИАЛЬНАЯ ПЕДАГОГИКА И СПЕЦИАЛЬНАЯ ПСИХОЛОГИЯ. ПРАКТИЧЕСКИЙ КУРС 3-е изд., испр. и доп. Учебное пособие для вузов</t>
   </si>
   <si>
     <t>В курсе представлены различные инструктивно-методические материалы по организации коррекционной педагогической работы с детьми и подростками, имеющими проблемы в развитии, в условиях интегрированного обучения в учреждениях инклюзивного образования и учреждениях общего образования: тематическое планирование занятий, перечень учебных вопросов и учебно-методическая литература по каждой теме, виды и описание выполняемых студентами практических заданий. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по гуманитарным направлениям, факультетов педагогических вузов и педагогических факультетов гуманитарных вузов, а также педагогов- психологов.</t>
   </si>
   <si>
     <t>978-5-534-21500-7</t>
   </si>
   <si>
     <t>27.10.2025</t>
   </si>
   <si>
     <t>СПЕЦИАЛЬНАЯ ПСИХОЛОГИЯ. Учебник для вузов</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
@@ -1389,341 +1386,341 @@
       <c r="K11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L11" s="9">
         <v>1749.0</v>
       </c>
       <c r="M11" s="9">
         <v>1919.0</v>
       </c>
       <c r="N11" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R11" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S11" s="6" t="s">
-        <v>72</v>
+        <v>52</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U11" s="6" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="X11" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y11" s="8">
         <v>0.516</v>
       </c>
       <c r="Z11" s="6"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="8">
         <v>584072</v>
       </c>
       <c r="B12" s="6" t="s">
         <v>55</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="E12" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="8">
         <v>2026</v>
       </c>
       <c r="J12" s="8">
         <v>369</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L12" s="9">
         <v>1939.0</v>
       </c>
       <c r="M12" s="9">
         <v>2129.0</v>
       </c>
       <c r="N12" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P12" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q12" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R12" s="6" t="s">
         <v>57</v>
       </c>
       <c r="S12" s="6" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U12" s="6" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="V12" s="6"/>
       <c r="W12" s="6" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="X12" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y12" s="8">
         <v>0.567</v>
       </c>
       <c r="Z12" s="6"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="8">
         <v>590505</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="6" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="E13" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F13" s="6"/>
       <c r="G13" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="8">
         <v>2026</v>
       </c>
       <c r="J13" s="8">
         <v>605</v>
       </c>
       <c r="K13" s="6" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="L13" s="9">
         <v>2669.0</v>
       </c>
       <c r="M13" s="9">
         <v>2939.0</v>
       </c>
       <c r="N13" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O13" s="6" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="P13" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q13" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R13" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S13" s="6" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="T13" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U13" s="6" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="V13" s="6"/>
       <c r="W13" s="6" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="X13" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y13" s="8">
         <v>0.745</v>
       </c>
       <c r="Z13" s="6"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="8">
         <v>590506</v>
       </c>
       <c r="B14" s="6" t="s">
         <v>65</v>
       </c>
       <c r="C14" s="6"/>
       <c r="D14" s="6" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="E14" s="6" t="s">
         <v>67</v>
       </c>
       <c r="F14" s="6"/>
       <c r="G14" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="8">
         <v>2026</v>
       </c>
       <c r="J14" s="8">
         <v>334</v>
       </c>
       <c r="K14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L14" s="9">
         <v>1779.0</v>
       </c>
       <c r="M14" s="9">
         <v>1959.0</v>
       </c>
       <c r="N14" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P14" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q14" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R14" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S14" s="6" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="T14" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U14" s="6" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="V14" s="6"/>
       <c r="W14" s="6" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="X14" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y14" s="8">
         <v>0.525</v>
       </c>
       <c r="Z14" s="6"/>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" s="8">
         <v>589379</v>
       </c>
       <c r="B15" s="6" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="C15" s="6"/>
       <c r="D15" s="6" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="E15" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F15" s="6"/>
       <c r="G15" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="8">
         <v>2026</v>
       </c>
       <c r="J15" s="8">
         <v>145</v>
       </c>
       <c r="K15" s="6" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="L15" s="9">
         <v>779.0</v>
       </c>
       <c r="M15" s="9">
         <v>859.0</v>
       </c>
       <c r="N15" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O15" s="6" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="P15" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q15" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R15" s="6" t="s">
         <v>57</v>
       </c>
       <c r="S15" s="6" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="T15" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U15" s="6" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="V15" s="6"/>
       <c r="W15" s="6" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="X15" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y15" s="8">
         <v>0.194</v>
       </c>
       <c r="Z15" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_7"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_9"/>