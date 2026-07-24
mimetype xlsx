--- v4 (2026-06-02)
+++ v5 (2026-07-24)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
-[...1 lines deleted...]
-    <t>02.06.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
+  <si>
+    <t>24.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -166,111 +166,114 @@
   <si>
     <t>88.8я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>01.10.2024</t>
   </si>
   <si>
     <t>МЕТОДИКА ФОРМИРОВАНИЯ НАВЫКОВ СВЯЗНЫХ ВЫСКАЗЫВАНИЙ У ДОШКОЛЬНИКОВ С ОБЩИМ НЕДОРАЗВИТИЕМ РЕЧИ 3-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>В курсе представлены содержание и методические приемы коррекционной работы по формированию связной речи детей дошкольного возраста с общим речевым недоразвитием. Описаны апробированные автором в экспериментальном исследовании и в практике логопедической работы коррекционно-педагогические технологии обследования уровня сформированности связной речи и формирования навыков связных высказываний у детей с ОНР. Приводится методический материал к проведению логопедических и коррекционных занятий по формированию связной речи. Авторская методика комплексного исследования связной речи детей на основе психолингвистической оценки уровня сформированности навыков связных высказываний, методические приемы коррекционного обучения могут быть использованы в практике логопедической работы. Курс предназначен для студентов дефектологических факультетов (факультетов специальной педагогики) педагогических и гуманитарных вузов, а также широкого круга логопедов-практиков.</t>
   </si>
   <si>
     <t>978-5-534-20523-7</t>
   </si>
   <si>
+    <t>13.07.2026</t>
+  </si>
+  <si>
+    <t>Основы обучения лиц с особыми образовательными потребностями 5-е изд., испр. и доп. Учебник для СПО</t>
+  </si>
+  <si>
+    <t>В курсе представлен подробный обзор основных научных концепций современной отечественной дефектологии. Изложена история возникновения и развития дефектологии, представлены важнейшие теоретические положения данной науки. Отдельный раздел курса посвящен клинико-биологическим и нейропсихологических основам теории и практики специальной педагогики и психологии. Полно и всесторонне рассмотрены ключевые вопросы организации психолого-педагогической помощи лицам с ограниченными возможностями здоровья, организации и предметного содержания коррекционного обучения и воспитания лиц с проблемами в развитии, в частности интегрированного обучения детей с ОВЗ в учреждениях инклюзивного образования.</t>
+  </si>
+  <si>
+    <t>978-5-534-22301-9</t>
+  </si>
+  <si>
+    <t>74.3:88.8я723</t>
+  </si>
+  <si>
+    <t>29.01.2025</t>
+  </si>
+  <si>
+    <t>ОСНОВЫ СПЕЦИАЛЬНОЙ ПЕДАГОГИКИ И СПЕЦИАЛЬНОЙ ПСИХОЛОГИИ. ПРАКТИЧЕСКИЙ КУРС 3-е изд., испр. и доп. Учебное пособие для СПО</t>
+  </si>
+  <si>
+    <t>Психология. Общие работы</t>
+  </si>
+  <si>
+    <t>В курсе представлены различные инструктивно-методические материалы по организации коррекционной педагогической работы с детьми и подростками, имеющими проблемы в развитии, в условиях интегрированного обучения в учреждениях инклюзивного образования и учреждениях общего образования: тематическое планирование занятий, перечень учебных вопросов и учебно-методическая литература по каждой теме, виды и описание выполняемых студентами практических заданий. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования, обучающихся по гуманитарным специальностям, а также педагогов-психологов.</t>
+  </si>
+  <si>
+    <t>978-5-534-21475-8</t>
+  </si>
+  <si>
+    <t>05.08.2024</t>
+  </si>
+  <si>
+    <t>ПСИХОЛИНГВИСТИКА 3-е изд., пер. и доп. Учебник и практикум для вузов</t>
+  </si>
+  <si>
+    <t>Вкурсе изложена история возникновения и развития психолингвистики, представлены ее важнейшие теоретические положения. В. П. Глухов — один из ведущих специалистов по проблеме формирования связной речи детей с речевой патологией — использовал собственный опыт научно-исследовательской работы, изучающей закономерности формирования речи детей в норме и при различных нарушениях речевого развития. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Курс адресован студентам факультетов специальной педагогики, общей и специальной психологии гуманитарных и педагогических вузов (академический бакалавриат), практикующим логопедам и коррекционным педагогам, педагогам и психологам, интересующимся вопросами психолингвистической теории речевой деятельности и закономерностей ее формирования и функционирования в процессах речевой коммуникации.</t>
+  </si>
+  <si>
+    <t>978-5-534-19690-0</t>
+  </si>
+  <si>
+    <t>81+88.3я73</t>
+  </si>
+  <si>
+    <t>07.11.2025</t>
+  </si>
+  <si>
+    <t>ПСИХОЛОГО-ПЕДАГОГИЧЕСКАЯ КОРРЕКЦИЯ. Учебник для вузов</t>
+  </si>
+  <si>
+    <t>В.П. Глухов</t>
+  </si>
+  <si>
+    <t>Данный курс посвещен вопросам психолого-педагогической коррекции в системе психологической помощи детям с нарушениями в развитии. Автором всесторонне и полно рассмотрены особенности пихокоррекционной работы с детьми и подростками разных нозологических групп, в том числе с комплексными нарушениями в развитии. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Курс поможет будущим педагогам-дефектологам и педагогам-психологам в проведении психолого-педагогической и психокоррекционной работы с детьми и подростками с ограниченными возможностями здоровья.</t>
+  </si>
+  <si>
+    <t>978-5-534-21817-6</t>
+  </si>
+  <si>
+    <t>88.72-8я73</t>
+  </si>
+  <si>
     <t>22.11.2024</t>
-  </si>
-[...58 lines deleted...]
-    <t>88.72-8я73</t>
   </si>
   <si>
     <t>СПЕЦИАЛЬНАЯ ПЕДАГОГИКА И СПЕЦИАЛЬНАЯ ПСИХОЛОГИЯ 4-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>978-5-534-21139-9</t>
   </si>
   <si>
     <t>74.3:88.8я73</t>
   </si>
   <si>
     <t>СПЕЦИАЛЬНАЯ ПЕДАГОГИКА И СПЕЦИАЛЬНАЯ ПСИХОЛОГИЯ. ПРАКТИЧЕСКИЙ КУРС 3-е изд., испр. и доп. Учебное пособие для вузов</t>
   </si>
   <si>
     <t>В курсе представлены различные инструктивно-методические материалы по организации коррекционной педагогической работы с детьми и подростками, имеющими проблемы в развитии, в условиях интегрированного обучения в учреждениях инклюзивного образования и учреждениях общего образования: тематическое планирование занятий, перечень учебных вопросов и учебно-методическая литература по каждой теме, виды и описание выполняемых студентами практических заданий. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по гуманитарным направлениям, факультетов педагогических вузов и педагогических факультетов гуманитарных вузов, а также педагогов- психологов.</t>
   </si>
   <si>
     <t>978-5-534-21500-7</t>
   </si>
   <si>
     <t>27.10.2025</t>
   </si>
   <si>
     <t>СПЕЦИАЛЬНАЯ ПСИХОЛОГИЯ. Учебник для вузов</t>
   </si>
@@ -693,51 +696,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/logopediya-formirovanie-navykov-svyaznyh-vyskazyvaniy-u-doshkolnikov-s-obschim-nedorazvitiem-rechi-590087" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/metodika-formirovaniya-navykov-svyaznyh-vyskazyvaniy-u-doshkolnikov-s-obschim-nedorazvitiem-rechi-586661" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/osnovy-specialnoy-pedagogiki-i-specialnoy-psihologii-586996" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/osnovy-specialnoy-pedagogiki-i-specialnoy-psihologii-prakticheskiy-kurs-586995" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/psiholingvistika-583750" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/psihologo-pedagogicheskaya-korrekciya-590507" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/specialnaya-pedagogika-i-specialnaya-psihologiya-583559" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/specialnaya-pedagogika-i-specialnaya-psihologiya-prakticheskiy-kurs-584072" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/specialnaya-psihologiya-590505" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/specialnaya-psihologiya-590506" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/teoriya-rechevoy-deyatelnosti-589379" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/logopediya-formirovanie-navykov-svyaznyh-vyskazyvaniy-u-doshkolnikov-s-obschim-nedorazvitiem-rechi-590087" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/metodika-formirovaniya-navykov-svyaznyh-vyskazyvaniy-u-doshkolnikov-s-obschim-nedorazvitiem-rechi-586661" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/osnovy-obucheniya-lic-s-osobymi-obrazovatelnymi-potrebnostyami-601077" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/osnovy-specialnoy-pedagogiki-i-specialnoy-psihologii-prakticheskiy-kurs-586995" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/psiholingvistika-583750" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/psihologo-pedagogicheskaya-korrekciya-590507" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/specialnaya-pedagogika-i-specialnaya-psihologiya-583559" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/specialnaya-pedagogika-i-specialnaya-psihologiya-prakticheskiy-kurs-584072" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/specialnaya-psihologiya-590505" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/specialnaya-psihologiya-590506" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/teoriya-rechevoy-deyatelnosti-589379" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
@@ -1058,115 +1061,115 @@
         <v>38</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>48</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>49</v>
       </c>
       <c r="V6" s="6"/>
       <c r="W6" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X6" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y6" s="8">
         <v>0.407</v>
       </c>
       <c r="Z6" s="6"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="8">
-        <v>586996</v>
+        <v>601077</v>
       </c>
       <c r="B7" s="6" t="s">
         <v>50</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>51</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
-        <v>327</v>
+        <v>236</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
-        <v>1749.0</v>
+        <v>1329.0</v>
       </c>
       <c r="M7" s="9">
-        <v>1919.0</v>
+        <v>1459.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>52</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>53</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
         <v>54</v>
       </c>
       <c r="X7" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y7" s="8">
-        <v>0.516</v>
+        <v>0.406</v>
       </c>
       <c r="Z7" s="6"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="8">
         <v>586995</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>55</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
         <v>56</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
@@ -1341,386 +1344,386 @@
         <v>68</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
         <v>69</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">
         <v>70</v>
       </c>
       <c r="X10" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y10" s="8">
         <v>0.477</v>
       </c>
       <c r="Z10" s="6"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="8">
         <v>583559</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>50</v>
+        <v>71</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2026</v>
       </c>
       <c r="J11" s="8">
         <v>327</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L11" s="9">
         <v>1749.0</v>
       </c>
       <c r="M11" s="9">
         <v>1919.0</v>
       </c>
       <c r="N11" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R11" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S11" s="6" t="s">
         <v>52</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U11" s="6" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="X11" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y11" s="8">
         <v>0.516</v>
       </c>
       <c r="Z11" s="6"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="8">
         <v>584072</v>
       </c>
       <c r="B12" s="6" t="s">
         <v>55</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="E12" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="8">
         <v>2026</v>
       </c>
       <c r="J12" s="8">
         <v>369</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L12" s="9">
         <v>1939.0</v>
       </c>
       <c r="M12" s="9">
         <v>2129.0</v>
       </c>
       <c r="N12" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P12" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q12" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R12" s="6" t="s">
         <v>57</v>
       </c>
       <c r="S12" s="6" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U12" s="6" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="V12" s="6"/>
       <c r="W12" s="6" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="X12" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y12" s="8">
         <v>0.567</v>
       </c>
       <c r="Z12" s="6"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="8">
         <v>590505</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="6" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="E13" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F13" s="6"/>
       <c r="G13" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="8">
         <v>2026</v>
       </c>
       <c r="J13" s="8">
         <v>605</v>
       </c>
       <c r="K13" s="6" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="L13" s="9">
         <v>2669.0</v>
       </c>
       <c r="M13" s="9">
         <v>2939.0</v>
       </c>
       <c r="N13" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O13" s="6" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="P13" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q13" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R13" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S13" s="6" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="T13" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U13" s="6" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="V13" s="6"/>
       <c r="W13" s="6" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="X13" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y13" s="8">
         <v>0.745</v>
       </c>
       <c r="Z13" s="6"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="8">
         <v>590506</v>
       </c>
       <c r="B14" s="6" t="s">
         <v>65</v>
       </c>
       <c r="C14" s="6"/>
       <c r="D14" s="6" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="E14" s="6" t="s">
         <v>67</v>
       </c>
       <c r="F14" s="6"/>
       <c r="G14" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="8">
         <v>2026</v>
       </c>
       <c r="J14" s="8">
         <v>334</v>
       </c>
       <c r="K14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L14" s="9">
         <v>1779.0</v>
       </c>
       <c r="M14" s="9">
         <v>1959.0</v>
       </c>
       <c r="N14" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P14" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q14" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R14" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S14" s="6" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="T14" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U14" s="6" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="V14" s="6"/>
       <c r="W14" s="6" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="X14" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y14" s="8">
         <v>0.525</v>
       </c>
       <c r="Z14" s="6"/>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" s="8">
         <v>589379</v>
       </c>
       <c r="B15" s="6" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C15" s="6"/>
       <c r="D15" s="6" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E15" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F15" s="6"/>
       <c r="G15" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="8">
         <v>2026</v>
       </c>
       <c r="J15" s="8">
         <v>145</v>
       </c>
       <c r="K15" s="6" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="L15" s="9">
         <v>779.0</v>
       </c>
       <c r="M15" s="9">
         <v>859.0</v>
       </c>
       <c r="N15" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O15" s="6" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="P15" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q15" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R15" s="6" t="s">
         <v>57</v>
       </c>
       <c r="S15" s="6" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="T15" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U15" s="6" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="V15" s="6"/>
       <c r="W15" s="6" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="X15" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y15" s="8">
         <v>0.194</v>
       </c>
       <c r="Z15" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_7"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_9"/>