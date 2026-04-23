--- v2 (2026-03-06)
+++ v3 (2026-04-23)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
   <si>
-    <t>06.03.2026</t>
+    <t>24.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>