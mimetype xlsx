--- v3 (2026-04-23)
+++ v4 (2026-06-15)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
-[...1 lines deleted...]
-    <t>24.04.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
+  <si>
+    <t>15.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -172,90 +172,87 @@
   <si>
     <t>24.05.2018</t>
   </si>
   <si>
     <t>БАЗЫ ДАННЫХ: ПРОЕКТИРОВАНИЕ. ПРАКТИКУМ. Учебник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>978-5-534-08140-4</t>
   </si>
   <si>
     <t>32.973.2я723</t>
   </si>
   <si>
     <t>03.12.2015</t>
   </si>
   <si>
     <t>БАЗЫ ДАННЫХ: ПРОЕКТИРОВАНИЕ. Учебник для вузов</t>
   </si>
   <si>
-    <t>В курсе дано подробное описание современных подходов к проектированию баз данных, раскрыты основные инструментальные средства. Курс включает в себя основные понятия, термины, методы теории логического и физического моделирования данных. В курсе в полной мере отражены принципы модельного подхода к решению важнейших практических задач создания базы данных. В курсе в полной мере отражены принципы решения важнейших практических задач создания эффективного контента информационных систем.</t>
+    <t>В учебнике дано подробное описание современных подходов к проектированию баз данных, раскрыты основные инструментальные средства. Книга включает в себя основные понятия, термины, методы теории логического и физического моделирования данных. В работе в полной мере отражены принципы модельного подхода к решению важнейших практических задач создания базы данных, теоретический материал дополнен методическим комплексом в виде контрольных вопросов на повторение изученного. Учебник включает большое количество примеров использования инструментальных средств проектирования баз данных, в том числе описательные примеры и графический материал. В работе в полной мере отражены принципы решения важнейших практических задач создания эффективного контента информационных систем.</t>
   </si>
   <si>
     <t>978-5-534-00229-4</t>
   </si>
   <si>
     <t>15.05.2019</t>
   </si>
   <si>
     <t>БАЗЫ ДАННЫХ: ПРОЕКТИРОВАНИЕ. Учебник для СПО</t>
   </si>
   <si>
-    <t>В курсе дано подробное описание современных подходов к проектированию баз данных, раскрыты основные инструментальные средства. Курс включает в себя основные понятия, термины, методы теории логического и физического моделирования данных. Курс включает большое количество примеров использования инструментальных средств проектирования баз данных, в том числе описательные примеры и графический материал. В курсе в полной мере отражены принципы решения важнейших практических задач создания эффективного контента информационных систем. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Курс будет полезен студентам и практикующим специалистам.</t>
-[...1 lines deleted...]
-  <si>
     <t>978-5-534-11635-9</t>
   </si>
   <si>
     <t>01.02.2013</t>
   </si>
   <si>
     <t>ТЕОРИЯ МЕНЕДЖМЕНТА 2-е изд., пер. и доп. Учебник и практикум для академического бакалавриата</t>
   </si>
   <si>
     <t>Отв. ред. Афанасьев В. Я.</t>
   </si>
   <si>
     <t>Гриф УМО</t>
   </si>
   <si>
     <t>Бакалавр. Академический курс</t>
   </si>
   <si>
     <t>Менеджмент</t>
   </si>
   <si>
     <t>Управленческая деятельность</t>
   </si>
   <si>
-    <t>Авторы учебника — ведущие профессора Государственного университета управления, Академии народного хозяйства, Национального исследовательского университета «Высшая школа экономики», Российского экономического университета им. Г. В. Плеханова — адаптируют классические концепции широкого спектра основ менеджмента к формату универсального представления единой теории. В издании представлен категорийно-понятийный аппарат и классификация менеджмента, подходы, методы и инструментарий его исследования и оценки, состав и содержание специализаций менеджмента организации. Освещены основные концепции, модели и механизмы современного менеджмента. Все это необходимо для обобщения и критической оценки практики менеджмента, а также исследования, проектирования и управления бизнес-процессами. Для лучшего усвоения теоретического материала в каждую главу включены ситуационные задания, контрольные вопросы и задания для самостоятельной работы.</t>
+    <t>В учебнике представлен категорийно-понятийный аппарат и классификация менеджмента, подходы, методы и инструментарий его исследования и оценки, состав и содержание специализаций менеджмента организации. Освещены основные концепции, модели и механизмы современного менеджмента. Все это необходимо для обобщения и критической оценки практики менеджмента, а также исследования, проектирования и управления бизнес-процессами.</t>
   </si>
   <si>
     <t>978-5-9916-4368-9</t>
   </si>
   <si>
     <t>65.290-2я73</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -1107,134 +1104,134 @@
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
         <v>2439.0</v>
       </c>
       <c r="M8" s="9">
         <v>2679.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S8" s="6" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
         <v>49</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y8" s="8">
         <v>0.698</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="8">
         <v>508911</v>
       </c>
       <c r="B9" s="6" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="E9" s="6" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2022</v>
       </c>
       <c r="J9" s="8">
         <v>665</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
         <v>2659.0</v>
       </c>
       <c r="M9" s="9">
         <v>2919.0</v>
       </c>
       <c r="N9" s="6" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="Q9" s="6" t="s">
         <v>62</v>
       </c>
-      <c r="Q9" s="6" t="s">
+      <c r="R9" s="6" t="s">
         <v>63</v>
       </c>
-      <c r="R9" s="6" t="s">
+      <c r="S9" s="6" t="s">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="X9" s="6" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
       <c r="Y9" s="8">
         <v>0.739</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>