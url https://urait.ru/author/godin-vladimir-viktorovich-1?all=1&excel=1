--- v4 (2026-06-15)
+++ v5 (2026-08-02)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
-    <t>15.06.2026</t>
+    <t>02.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>