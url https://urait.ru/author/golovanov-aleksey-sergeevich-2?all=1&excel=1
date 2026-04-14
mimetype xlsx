--- v2 (2026-02-23)
+++ v3 (2026-04-14)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
-    <t>24.02.2026</t>
+    <t>14.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>