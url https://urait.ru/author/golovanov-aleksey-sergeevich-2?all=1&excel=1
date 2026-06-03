--- v3 (2026-04-14)
+++ v4 (2026-06-03)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
-    <t>14.04.2026</t>
+    <t>03.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -160,51 +160,51 @@
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-18688-8</t>
   </si>
   <si>
     <t>67.400.7я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>22.02.2024</t>
   </si>
   <si>
     <t>РЕГИОНАЛЬНЫЕ СИСТЕМЫ ЗАЩИТЫ ПРАВ ЧЕЛОВЕКА 3-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО</t>
   </si>
   <si>
-    <t>В курсе содержится материал о деятельности судебных учреждений, комиссий и специальных процедур, функционирующих в рамках региональных систем защиты прав человека Европы, Америки, Африки и Азии, а также международных механизмах и международно-правовых актах, созданных и принятых соответственно региональными, межрегиональными и субрегиональными межправительственными организациями. Особое внимание отводится рассмотрению вопросов сотрудничества универсальных механизмов по правам человека и региональных правозащитных механизмов. Издание подготовлено в рамках проекта совместной Магистерской программы по правам человека Консорциума университетов России, реализуемой при поддержке Управления Верховного комиссара ООН по правам человека (УВКПЧ ООН), при этом мнение авторов может не совпадать и не должно отождествляться с позицией УВКПЧ ООН. Для студентов, обучающихся по направлению «Юриспруденция», аспирантов, преподавателей, а также для всех интересующихся современными проблемами международного права.</t>
+    <t>В курсе содержится материал о деятельности судебных учреждений, комиссий и специальных процедур, функционирующих в рамках региональных систем защиты прав человека Европы, Америки, Африки и Азии, а также международных механизмах и международно-правовых актах, созданных и принятых соответственно региональными, межрегиональными и субрегиональными межправительственными организациями. Особое внимание отводится рассмотрению вопросов сотрудничества универсальных механизмов по правам человека и региональных правозащитных механизмов. Для студентов, обучающихся по направлению «Юриспруденция», аспирантов, преподавателей, а также для всех интересующихся современными проблемами международного права.</t>
   </si>
   <si>
     <t>978-5-534-18625-3</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>