--- v5 (2026-07-27)
+++ v6 (2026-09-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
-    <t>27.07.2026</t>
+    <t>13.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -130,51 +130,51 @@
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
     <t>11.03.2024</t>
   </si>
   <si>
     <t>АФРИКАНСКАЯ СИСТЕМА ЗАЩИТЫ ПРАВ ЧЕЛОВЕКА И НАРОДОВ 3-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Под ред. Абашидзе А.Х.</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Юридические науки</t>
   </si>
   <si>
-    <t>Международное право и международное частное право</t>
+    <t>Международное право</t>
   </si>
   <si>
     <t>В издании описана деятельность судебных учреждений, комиссий и специальных процедур, функционирующих в рамках региональных систем защиты прав человека Африки. Рассматриваются темы, посвященные африканской системе защиты прав человека. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов, обучающихся по направлению «Юриспруденция», аспирантов, преподавателей, а также для всех интересующихся современными проблемами международного права.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-18688-8</t>
   </si>
   <si>
     <t>67.400.7я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>22.02.2024</t>
   </si>
   <si>
     <t>РЕГИОНАЛЬНЫЕ СИСТЕМЫ ЗАЩИТЫ ПРАВ ЧЕЛОВЕКА 3-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
@@ -819,54 +819,54 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
         <v>138</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>749.0</v>
+        <v>789.0</v>
       </c>
       <c r="M5" s="9">
-        <v>819.0</v>
+        <v>869.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
@@ -889,54 +889,54 @@
       <c r="B6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
         <v>434</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="9">
-        <v>2239.0</v>
+        <v>2349.0</v>
       </c>
       <c r="M6" s="9">
-        <v>2459.0</v>
+        <v>2579.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>48</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>49</v>
       </c>