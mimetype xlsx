--- v1 (2026-02-20)
+++ v2 (2026-04-15)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
-[...1 lines deleted...]
-    <t>20.02.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
+  <si>
+    <t>15.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -146,50 +146,74 @@
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Общественные науки</t>
   </si>
   <si>
     <t>Науковедение</t>
   </si>
   <si>
     <t>Уникальность данного издания заключается в том, что история развития науки, техники и транспорта в мире и России от каменного века до современного периода представлена в сжатом виде под одной обложкой. Из огромного исторического материала авторский коллектив отобрал и структурировал наиболее важные факты, достижения в важнейших сферах деятельности людей, человечества, дающие целостную, панорамную картину уже достигнутого в формировании «второй природы», материальной основы мировой цивилизации. Прометеев огонь, стремление к познанию, совершенствованию окружающего мира, упорный труд и озарения творцов, новаторов, первопроходцев представлены через биографии ученых, инженеров, конструкторов. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Студентам, аспирантам, преподавателям, всем интересующимся предлагаемое издание призвано помочь систематизировать свое видение окружающего мира, чтобы и впредь получать удовольствие от познания мира, творческого труда, насыщенной жизни.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-12629-7</t>
   </si>
   <si>
     <t>39я73</t>
   </si>
   <si>
     <t>70*100/16</t>
+  </si>
+  <si>
+    <t>12.03.2026</t>
+  </si>
+  <si>
+    <t>История транспорта. Учебник для вузов</t>
+  </si>
+  <si>
+    <t>В.В. Фортунатов [и др.]; под редакцией В.В. Фортунатова.</t>
+  </si>
+  <si>
+    <t>Технические науки</t>
+  </si>
+  <si>
+    <t>Транспорт. Автомобили, авиация, флот</t>
+  </si>
+  <si>
+    <t>Хотите узнать, как мир стал таким, какой он есть? Откройте для себя курс, который расскажет вам о главном двигателе прогресса — транспорте. Путешествуйте сквозь века: от первых колес, рожденных в древнейших цивилизациях, до покорения космоса и футуристических проектов XXI века. Вы увидите, как изобретение парохода, паровоза, автомобиля и самолета не просто меняли способы передвижения, но и диктовали ход истории, формировали нации, двигали экономику и влияли на культуру. Сегодня мир стоит на пороге новой революции в сфере транспорта. Понимание его истории — ключ к инновациям и стратегическому мышлению в эпоху глобальных вызовов. На платформе к курсу доступны дополнительные материалы, которые помогут глубже погрузиться в материал и понять, как транспорт создавал наше настоящее.</t>
+  </si>
+  <si>
+    <t>978-5-534-21245-7</t>
+  </si>
+  <si>
+    <t>39.1я73</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
@@ -549,59 +573,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/istoriya-nauki-tehniki-i-transporta-586818" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/istoriya-nauki-tehniki-i-transporta-586818" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/istoriya-transporta-581698" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z5"/>
+  <dimension ref="A1:Z6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
     <col min="11" max="11" width="13" customWidth="true" style="0"/>
     <col min="12" max="12" width="13" customWidth="true" style="0"/>
     <col min="13" max="13" width="13" customWidth="true" style="0"/>
     <col min="14" max="14" width="13" customWidth="true" style="0"/>
     <col min="15" max="15" width="17" customWidth="true" style="0"/>
     <col min="16" max="16" width="16" customWidth="true" style="0"/>
     <col min="17" max="17" width="16" customWidth="true" style="0"/>
     <col min="18" max="18" width="16" customWidth="true" style="0"/>
@@ -660,51 +684,51 @@
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="4"/>
       <c r="M2" s="4"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="1"/>
       <c r="S2" s="1"/>
       <c r="T2" s="1"/>
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
       <c r="X2" s="1"/>
       <c r="Y2" s="1"/>
       <c r="Z2" s="1"/>
     </row>
     <row r="3" spans="1:26" customHeight="1" ht="18">
       <c r="A3" s="1" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="1">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F3" s="4" t="str">
         <f>SUMPRODUCT(C:C,L:L)</f>
         <v>0</v>
       </c>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="4"/>
       <c r="M3" s="4"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
@@ -842,58 +866,129 @@
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
       <c r="V5" s="6"/>
       <c r="W5" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X5" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y5" s="8">
         <v>0.644</v>
       </c>
       <c r="Z5" s="6"/>
     </row>
+    <row r="6" spans="1:26">
+      <c r="A6" s="8">
+        <v>581698</v>
+      </c>
+      <c r="B6" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="C6" s="6"/>
+      <c r="D6" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="E6" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="F6" s="6"/>
+      <c r="G6" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="H6" s="6"/>
+      <c r="I6" s="8">
+        <v>2026</v>
+      </c>
+      <c r="J6" s="8">
+        <v>499</v>
+      </c>
+      <c r="K6" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="L6" s="9">
+        <v>2539.0</v>
+      </c>
+      <c r="M6" s="9">
+        <v>2789.0</v>
+      </c>
+      <c r="N6" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="O6" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="P6" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="Q6" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="R6" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="S6" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="T6" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="U6" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="V6" s="6"/>
+      <c r="W6" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="X6" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="Y6" s="8">
+        <v>0.724</v>
+      </c>
+      <c r="Z6" s="6"/>
+    </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>