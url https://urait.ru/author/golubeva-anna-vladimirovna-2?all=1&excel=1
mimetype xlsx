--- v3 (2026-03-14)
+++ v4 (2026-05-11)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
   <si>
-    <t>14.03.2026</t>
+    <t>12.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>