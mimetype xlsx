--- v4 (2026-05-11)
+++ v5 (2026-07-12)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
   <si>
-    <t>12.05.2026</t>
+    <t>12.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -160,51 +160,51 @@
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-19957-4</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>13.02.2018</t>
   </si>
   <si>
     <t>РУССКИЙ ЯЗЫК И КУЛЬТУРА РЕЧИ 4-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Под ред. Голубевой  А.В., Максимова В.И.</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
-    <t>В курсе рассматриваются общие вопросы литературной нормы и системы функциональных стилей русского литературного языка, особенности письменной и устной форм публичной речи, а также новые процессы в литературном языке.</t>
+    <t>Особенностью издания является то, что это одновременно и учебник, и практикум по курсу русского языка и культуры речи. В нем рассматриваются общие вопросы литературной нормы и системы функциональных стилей русского литературного языка, особенности письменной и устной форм публичной речи, а также новые процессы в литературном языке.</t>
   </si>
   <si>
     <t>978-5-534-18155-5</t>
   </si>
   <si>
     <t>81.2я73</t>
   </si>
   <si>
     <t>19.02.2016</t>
   </si>
   <si>
     <t>РУССКИЙ ЯЗЫК И КУЛЬТУРА РЕЧИ. ПРАКТИКУМ. Учебное пособие для вузов</t>
   </si>
   <si>
     <t>Голубева А. В., Пономарева З. Н., Стычишина Л. П. ; Под ред. Голубевой  А.В.</t>
   </si>
   <si>
     <t>В практикуме представлен широкий спектр образцов современной русской речи, относящейся к самым разным стилям, включая комментарии в Интернете и пр. Использован широкий репертуар заданий: различные жанры анализа текстов, тренинги, ролевые игры, что позволяет разнообразить формы работы студентов. Авторы практикума постарались подойти к разработке заданий максимально прагматично, выбрав в качестве единицы обучения текст, который предлагается рассматривать в условиях конкретной речевой ситуации. При необходимости провести чисто языковую работу по овладению литературными нормами можно воспользоваться приложениями, в которых содержится обширный тренировочный и справочный материал.</t>
   </si>
   <si>
     <t>978-5-534-19401-2</t>
   </si>
   <si>
     <t>81.2Рус-923</t>
   </si>
@@ -226,72 +226,72 @@
   <si>
     <t>81.2Рус-923я723</t>
   </si>
   <si>
     <t>19.02.2010</t>
   </si>
   <si>
     <t>РУССКИЙ ЯЗЫК И КУЛЬТУРА РЕЧИ. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Курс формирует компетенции учащихся в объеме, предусмотренном требованиями стандарта среднего общего образования по русскому языку. В настоящем курсе изложены теоретические основы по курсу «Русский язык и культура речи». Учебный материал четко систематизирован, отражает как традиционные, так и современные подходы к изучению предмета, написан в доступной для понимания форме. Данный курс хорошая база для подготовки к текущей и итоговой аттестации по дисциплине.</t>
   </si>
   <si>
     <t>978-5-534-19955-0</t>
   </si>
   <si>
     <t>19.04.2010</t>
   </si>
   <si>
     <t>СОВРЕМЕННЫЙ РУССКИЙ ЛИТЕРАТУРНЫЙ ЯЗЫК. ПРАКТИКУМ. Учебник для вузов</t>
   </si>
   <si>
     <t>Под ред. Максимова В.И.</t>
   </si>
   <si>
-    <t>Пособие включает материалы для семинарско-практических занятий по курсу «Современный русский литературный язык» в соответствии с содержанием и структурой учебника с тем же названием. Основное внимание направлено на выработку умений и навыков самостоятельного анализа фактов языка, к какому бы уровню они ни относились: фонетическому, орфографическому, лексико-фразеологическому, словообразовательному, морфологическому или синтаксическому. Научить видеть языковые факты, корректно интерпретировать их и употреблять в различных сферах и речевых ситуациях — вот основная цель, которую ставили перед собой авторы, использующие в качестве иллюстративного материала тексты художественных и публицистических произведений русских классиков и известных современных писателей. Для студентов высших учебных заведений, обучающихся по гуманитарным специальностям.</t>
+    <t>Пособие включает материалы для семинарско-практических занятий по курсу «Современный русский литературный язык» в соответствии с содержанием и структурой учебника с тем же названием. Для студентов высших учебных заведений, обучающихся по гуманитарным специальностям.</t>
   </si>
   <si>
     <t>978-5-9916-7870-4</t>
   </si>
   <si>
     <t>81.2Рус-923я73</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>СОВРЕМЕННЫЙ РУССКИЙ ЛИТЕРАТУРНЫЙ ЯЗЫК. Учебник для вузов</t>
   </si>
   <si>
     <t>В.Г. Костомаров [и др.].</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
-    <t>В курсе излагается систематический курс современного русского литературного языка. Авторы — известные ученые — представляют разные лингвистические школы — московскую и петербургскую. Теоретические положения сопровождаются сведениями, связанными с их реализацией на практике, и подкрепляются иллюстративным материалом. Курс включает ряд тем, ранее в учебниках вообще не затрагивавшихся (например, «Функциональная грамматика», «Активные процессы в современном русском языке»). Для студентов высших учебных заведений, обучающихся по гуманитарным, в том числе филологическим, специальностям.</t>
+    <t>В курсе излагается систематический курс современного русского литературного языка. Авторы — известные ученые — представляют разные лингвистические школы: московскую и петербургскую. Теоретические положения сопровождаются сведениями, связанными с их реализацией на практике, и подкрепляются иллюстративным материалом. Для студентов высших учебных заведений, обучающихся по гуманитарным, в том числе филологическим, специальностям.</t>
   </si>
   <si>
     <t>978-5-534-18449-5</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>