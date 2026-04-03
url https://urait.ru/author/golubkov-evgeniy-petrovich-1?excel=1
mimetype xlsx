--- v1 (2026-02-12)
+++ v2 (2026-04-03)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
   <si>
-    <t>12.02.2026</t>
+    <t>03.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>