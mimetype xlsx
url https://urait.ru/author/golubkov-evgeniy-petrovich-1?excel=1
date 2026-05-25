--- v2 (2026-04-03)
+++ v3 (2026-05-25)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
   <si>
-    <t>03.04.2026</t>
+    <t>25.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,78 +133,78 @@
   <si>
     <t>06.02.2014</t>
   </si>
   <si>
     <t>МАРКЕТИНГ ДЛЯ ПРОФЕССИОНАЛОВ: ПРАКТИЧЕСКИЙ КУРС. Учебник и практикум для бакалавриата и магистратуры</t>
   </si>
   <si>
     <t>Голубков Е. П.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Бакалавр и магистр. Академический курс</t>
   </si>
   <si>
     <t>Экономические науки</t>
   </si>
   <si>
     <t>Маркетинг</t>
   </si>
   <si>
-    <t>В учебнике освещены основные теоретико-методические и практические вопросы маркетинга: изложены важнейшие понятия маркетинга, рассмотрены современные тенденции развития маркетинга и особенности его применения в России, организация маркетинга, предплановые маркетинговые исследования и оценка состояния бизнеса, планирование маркетинга. Для лучшего усвоения материала в структуру учебника включены вопросы и задания для обсуждения, практические задания, рекомендуемая литература, а также приложения с дополнительными материалами.</t>
+    <t>В учебнике освещены основные теоретико-методические и практические вопросы маркетинга: изложены важнейшие понятия маркетинга, рассмотрены современные тенденции развития маркетинга и особенности его применения в России, организация маркетинга, предплановые маркетинговые исследования и оценка состояния бизнеса, планирование маркетинга.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-9916-3749-7</t>
   </si>
   <si>
     <t>65.290-2я73</t>
   </si>
   <si>
     <t>84*108/32</t>
   </si>
   <si>
     <t>22.04.2016</t>
   </si>
   <si>
     <t>МЕТОДЫ ПРИНЯТИЯ УПРАВЛЕНЧЕСКИХ РЕШЕНИЙ 3-е изд., испр. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Менеджмент</t>
   </si>
   <si>
-    <t>Курс посвящен методологическому описанию подготовки и реализации эффективных управленческих решений и практическим вопросам их принятия. Через призму инновационной деятельности изучены главные понятия процесса принятия управленческого решения, определена роль принятия решений в управлении, раскрыто содержание системного анализа как методологической основы принятия решений в условиях неопределенности, проявление которой во многом характеризует кризисные ситуации. Уделено внимание методическому обеспечению процесса принятия управленческих решений, дана характеристика наиболее часто используемым при этом методам. Отдельные темы посвящены прикладным вопросам. Курс соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. В результе освоения курса студенты овладеют основными методами принятия управленческих решений и их комплексному применению, изучат типы управленческих решений и этапы их разработки, а также сформируют комплексное представление о процессе принятия управленческих решений. Для студентов высших учебных заведений, обучающихся по программам МВА, и аспирантов, может быть полезен также предпринимателям и менеджерам, которые стремятся использовать в своей практической работе современные концепции и методы подготовки и принятия управленческих решений.</t>
+    <t>Курс посвящен методологическому описанию подготовки и реализации эффективных управленческих решений и практическим вопросам их принятия. Уделено внимание методическому обеспечению процесса принятия управленческих решений, дана характеристика наиболее часто используемым при этом методам. Отдельные темы посвящены прикладным вопросам. Курс соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по программам МВА, и аспирантов, может быть полезен также предпринимателям и менеджерам, которые стремятся использовать в своей практической работе современные концепции и методы подготовки и принятия управленческих решений.</t>
   </si>
   <si>
     <t>978-5-534-17927-9</t>
   </si>
   <si>
     <t>65.291.551-21я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>05.10.2023</t>
   </si>
   <si>
     <t>РАЗРАБОТКА И ПРИНЯТИЕ УПРАВЛЕНЧЕСКИХ РЕШЕНИЙ 3-е изд., испр. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>Управленческая деятельность</t>
   </si>