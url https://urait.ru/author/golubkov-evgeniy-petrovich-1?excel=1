--- v3 (2026-05-25)
+++ v4 (2026-07-13)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
-[...1 lines deleted...]
-    <t>25.05.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
+  <si>
+    <t>13.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -109,141 +109,117 @@
   <si>
     <t>Аннотация</t>
   </si>
   <si>
     <t>Издательство</t>
   </si>
   <si>
     <t>ISBN</t>
   </si>
   <si>
     <t>EAN</t>
   </si>
   <si>
     <t>ББК</t>
   </si>
   <si>
     <t>Формат</t>
   </si>
   <si>
     <t>Вес (кг)</t>
   </si>
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
-    <t>06.02.2014</t>
-[...2 lines deleted...]
-    <t>МАРКЕТИНГ ДЛЯ ПРОФЕССИОНАЛОВ: ПРАКТИЧЕСКИЙ КУРС. Учебник и практикум для бакалавриата и магистратуры</t>
+    <t>22.04.2016</t>
+  </si>
+  <si>
+    <t>МЕТОДЫ ПРИНЯТИЯ УПРАВЛЕНЧЕСКИХ РЕШЕНИЙ 3-е изд., испр. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Голубков Е. П.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
-    <t>Бакалавр и магистр. Академический курс</t>
+    <t>Высшее образование</t>
+  </si>
+  <si>
+    <t>Менеджмент</t>
+  </si>
+  <si>
+    <t>Курс посвящен методологическому описанию подготовки и реализации эффективных управленческих решений и практическим вопросам их принятия. Уделено внимание методическому обеспечению процесса принятия управленческих решений, дана характеристика наиболее часто используемым при этом методам. Отдельные темы посвящены прикладным вопросам. Курс соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по программам МВА, и аспирантов, может быть полезен также предпринимателям и менеджерам, которые стремятся использовать в своей практической работе современные концепции и методы подготовки и принятия управленческих решений.</t>
+  </si>
+  <si>
+    <t>М.:Издательство Юрайт</t>
+  </si>
+  <si>
+    <t>978-5-534-17927-9</t>
+  </si>
+  <si>
+    <t>65.291.551-21я73</t>
+  </si>
+  <si>
+    <t>70*100/16</t>
+  </si>
+  <si>
+    <t>05.10.2023</t>
+  </si>
+  <si>
+    <t>РАЗРАБОТКА И ПРИНЯТИЕ УПРАВЛЕНЧЕСКИХ РЕШЕНИЙ 3-е изд., испр. и доп. Учебник и практикум для СПО</t>
+  </si>
+  <si>
+    <t>Гриф УМО СПО</t>
+  </si>
+  <si>
+    <t>Профессиональное образование</t>
+  </si>
+  <si>
+    <t>Управленческая деятельность</t>
+  </si>
+  <si>
+    <t>В курсе комплексно рассмотрены важнейшие теоретико-методологические и практические вопросы принятия управленческих решений. Описаны главные понятия процесса принятия управленческого решения, определена роль принятия решений в управлении, раскрыто содержание системного анализа как методологической основы принятия решений в условиях неопределенности, проявление которой во многом характеризует кризисные ситуации. Уделено внимание методическому обеспечению процесса принятия управленческих решений, дана характеристика наиболее часто используемым при этом методам. Отдельные темы посвящены прикладным вопросам. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования.</t>
+  </si>
+  <si>
+    <t>978-5-534-17971-2</t>
+  </si>
+  <si>
+    <t>65.291.551-21я723</t>
+  </si>
+  <si>
+    <t>17.04.2015</t>
+  </si>
+  <si>
+    <t>СТРАТЕГИЧЕСКИЙ МЕНЕДЖМЕНТ. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Экономические науки</t>
-  </si>
-[...70 lines deleted...]
-    <t>СТРАТЕГИЧЕСКИЙ МЕНЕДЖМЕНТ. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Предпринимательство. Лидерство</t>
   </si>
   <si>
     <t>В учебнике последовательно излагаются основные вопросы стратегического менеджмента. Особенностью учебника является системный взгляд на методы анализа, обоснования стратегических планово-управленческих решений, используемых в различных практических приложениях и более детально рассматриваемых в других учебных дисциплинах. Подобный подход создает у читателей цельное представление о совокупности методов, применяемых в стратегическом менеджменте. Кроме того, в учебнике в отличие от многих изданий по данной проблематике широко представлен спектр вопросов практического решения различных задач стратегического менеджмента. Ко всем главам учебника приводятся практические задачи и деловые ситуации. В конце книги содержится глоссарий основных терминов. Для студентов высших учебных заведений, обучающихся по экономическим направлениям и специальностям.</t>
   </si>
   <si>
     <t>978-5-534-15505-1</t>
   </si>
   <si>
     <t>65.05я73</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
@@ -615,59 +591,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/marketing-dlya-professionalov-prakticheskiy-kurs-507921" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/metody-prinyatiya-upravlencheskih-resheniy-599037" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/razrabotka-i-prinyatie-upravlencheskih-resheniy-599041" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/strategicheskiy-menedzhment-598461" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/metody-prinyatiya-upravlencheskih-resheniy-599037" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/razrabotka-i-prinyatie-upravlencheskih-resheniy-599041" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/strategicheskiy-menedzhment-598461" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z8"/>
+  <dimension ref="A1:Z7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
     <col min="11" max="11" width="13" customWidth="true" style="0"/>
     <col min="12" max="12" width="13" customWidth="true" style="0"/>
     <col min="13" max="13" width="13" customWidth="true" style="0"/>
     <col min="14" max="14" width="13" customWidth="true" style="0"/>
     <col min="15" max="15" width="17" customWidth="true" style="0"/>
     <col min="16" max="16" width="16" customWidth="true" style="0"/>
     <col min="17" max="17" width="16" customWidth="true" style="0"/>
     <col min="18" max="18" width="16" customWidth="true" style="0"/>
@@ -726,51 +702,51 @@
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="4"/>
       <c r="M2" s="4"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="1"/>
       <c r="S2" s="1"/>
       <c r="T2" s="1"/>
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
       <c r="X2" s="1"/>
       <c r="Y2" s="1"/>
       <c r="Z2" s="1"/>
     </row>
     <row r="3" spans="1:26" customHeight="1" ht="18">
       <c r="A3" s="1" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F3" s="4" t="str">
         <f>SUMPRODUCT(C:C,L:L)</f>
         <v>0</v>
       </c>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="4"/>
       <c r="M3" s="4"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
@@ -840,339 +816,268 @@
       </c>
       <c r="T4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="U4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="V4" s="3" t="s">
         <v>26</v>
       </c>
       <c r="W4" s="3" t="s">
         <v>27</v>
       </c>
       <c r="X4" s="3" t="s">
         <v>28</v>
       </c>
       <c r="Y4" s="3" t="s">
         <v>29</v>
       </c>
       <c r="Z4" s="3" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" s="8">
-        <v>507921</v>
+        <v>599037</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
-        <v>2022</v>
+        <v>2026</v>
       </c>
       <c r="J5" s="8">
-        <v>474</v>
+        <v>427</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>1949.0</v>
+        <v>2209.0</v>
       </c>
       <c r="M5" s="9">
-        <v>2139.0</v>
+        <v>2429.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="S5" s="6" t="s">
         <v>38</v>
       </c>
-      <c r="S5" s="6" t="s">
+      <c r="T5" s="6" t="s">
         <v>39</v>
       </c>
-      <c r="T5" s="6" t="s">
+      <c r="U5" s="6" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
       <c r="V5" s="6"/>
       <c r="W5" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="X5" s="6" t="s">
         <v>42</v>
       </c>
-      <c r="X5" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Y5" s="8">
-        <v>0.478</v>
+        <v>0.637</v>
       </c>
       <c r="Z5" s="6"/>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" s="8">
-        <v>599037</v>
+        <v>599041</v>
       </c>
       <c r="B6" s="6" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
-        <v>427</v>
+        <v>403</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
-        <v>2209.0</v>
+        <v>2099.0</v>
       </c>
       <c r="M6" s="9">
-        <v>2429.0</v>
+        <v>2309.0</v>
       </c>
       <c r="N6" s="6" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Q6" s="6" t="s">
-        <v>47</v>
+        <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>48</v>
       </c>
       <c r="T6" s="6" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>49</v>
       </c>
       <c r="V6" s="6"/>
       <c r="W6" s="6" t="s">
         <v>50</v>
       </c>
       <c r="X6" s="6" t="s">
-        <v>51</v>
+        <v>42</v>
       </c>
       <c r="Y6" s="8">
-        <v>0.637</v>
+        <v>0.608</v>
       </c>
       <c r="Z6" s="6"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="8">
-        <v>599041</v>
+        <v>598461</v>
       </c>
       <c r="B7" s="6" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
-        <v>403</v>
+        <v>278</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
-        <v>2099.0</v>
+        <v>1519.0</v>
       </c>
       <c r="M7" s="9">
-        <v>2309.0</v>
+        <v>1669.0</v>
       </c>
       <c r="N7" s="6" t="s">
-        <v>54</v>
+        <v>35</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="Q7" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="R7" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="S7" s="6" t="s">
         <v>55</v>
       </c>
-      <c r="Q7" s="6" t="s">
-[...2 lines deleted...]
-      <c r="R7" s="6" t="s">
+      <c r="T7" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="U7" s="6" t="s">
         <v>56</v>
-      </c>
-[...7 lines deleted...]
-        <v>58</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="X7" s="6" t="s">
-        <v>51</v>
+        <v>42</v>
       </c>
       <c r="Y7" s="8">
-        <v>0.608</v>
+        <v>0.457</v>
       </c>
       <c r="Z7" s="6"/>
-    </row>
-[...68 lines deleted...]
-      <c r="Z8" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
-    <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>