--- v4 (2026-07-13)
+++ v5 (2026-09-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
   <si>
-    <t>13.07.2026</t>
+    <t>13.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -843,54 +843,54 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
         <v>427</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>2209.0</v>
+        <v>2319.0</v>
       </c>
       <c r="M5" s="9">
-        <v>2429.0</v>
+        <v>2549.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>40</v>
       </c>
@@ -913,54 +913,54 @@
       <c r="B6" s="6" t="s">
         <v>43</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
         <v>403</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
-        <v>2099.0</v>
+        <v>2199.0</v>
       </c>
       <c r="M6" s="9">
-        <v>2309.0</v>
+        <v>2419.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>48</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>49</v>
       </c>
@@ -983,54 +983,54 @@
       <c r="B7" s="6" t="s">
         <v>51</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>52</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>278</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
-        <v>1519.0</v>
+        <v>1599.0</v>
       </c>
       <c r="M7" s="9">
-        <v>1669.0</v>
+        <v>1759.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>53</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>54</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>55</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>56</v>
       </c>