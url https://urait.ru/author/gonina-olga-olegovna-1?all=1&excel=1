--- v2 (2026-02-27)
+++ v3 (2026-05-03)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
-    <t>27.02.2026</t>
+    <t>03.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>