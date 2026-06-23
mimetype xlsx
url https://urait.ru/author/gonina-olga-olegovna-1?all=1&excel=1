--- v3 (2026-05-03)
+++ v4 (2026-06-23)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
-    <t>03.05.2026</t>
+    <t>23.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -160,51 +160,51 @@
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-17771-8</t>
   </si>
   <si>
     <t>88.4я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>17.10.2023</t>
   </si>
   <si>
     <t>ПСИХОЛОГИЯ ДОШКОЛЬНОГО ВОЗРАСТА 3-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
-    <t>В учебнике излагаются основные положения детской психологии: закономерности, предпосылки и факторы психического развития ребенка в периоды пренатальности, младенчества, раннего и дошкольного детства — особенности психомоторной сферы, когнитивных процессов, различных сфер личности и новообразования, приводящие к концу возрастных периодов, к кризисам одного года, трех и семи лет; характеризуется проблема готовности к школьному обучению; приводятся практические задания и психодиагностические методики, которые могут быть использованы для изучения особенностей психического развития ребенка от рождения до семи лет. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования, обучающихся по специальности «Психолого-педагогическое образование», но может быть полезно и другим специалистам — педагогам, психологам, преподавателям психологии, а также родителям и всем интересующимся вопросами психического развития ребенка.</t>
+    <t>В данном издании последовательно излагаются важные теоретические положения современной детской психологии, рассматриваются закономерности психического развития детей, характеристика проблемы готовности ребенка в школе, которая является своеобразным итогом психического развития дошкольника. Изложение фактического материала представлено в традициях психологической школы Л. С. Выготского, А. Н. Леонтьева, Д. Б. Эльконина. Раскрытие каждого возрастного периода дошкольного детства осуществляется в русле возрастной периодизации по ведущему виду деятельности. После теоретического изложения каждой темы приводятся списки рекомендуемой литературы для более углубленного самостоятельного изучения материала. В заданиях практикума предлагаются пути поиска психологических знаний.</t>
   </si>
   <si>
     <t>978-5-534-17775-6</t>
   </si>
   <si>
     <t>88.4я723</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>