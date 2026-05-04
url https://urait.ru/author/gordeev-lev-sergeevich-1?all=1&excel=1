--- v2 (2026-03-04)
+++ v3 (2026-05-04)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="128">
-[...1 lines deleted...]
-    <t>04.03.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="129">
+  <si>
+    <t>04.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -130,72 +130,75 @@
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
     <t>04.06.2024</t>
   </si>
   <si>
     <t>ЖИДКОСТНАЯ ЭКСТРАКЦИЯ И АППАРАТЫ ХИМИЧЕСКОЙ ТЕХНОЛОГИИ 2-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Комиссаров Ю. А., Гордеев Л. С., Вент Д. П.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>Естественные науки</t>
   </si>
   <si>
-    <t>Химия</t>
+    <t>Химия в отдельных отраслях</t>
   </si>
   <si>
     <t>В настоящем издании рассмотрены равновесие многокомпонентных смесей, синтез схем разделения многокомпонентных смесей, изучаются процессы жидкостной экстракции, адсобации, сушки, растворения и экстрагирования, а также кристаллизации.. Приводятся примеры расчета с разбором решений для конкретных аппаратов, представлены схемы их работы, описаны подходы к выбору оптимальных технологических схем. Данное издание поможет будущим специалистам в более оперативном решении проблем масштабного перехода от лабораторных установок к производствам.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-18833-2</t>
   </si>
   <si>
     <t>35.11я723</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>26.02.2024</t>
   </si>
   <si>
     <t>ОСНОВЫ ГИДРОМЕХАНИКИ И АППАРАТЫ ХИМИЧЕСКОЙ ТЕХНОЛОГИИ 2-е изд., пер. и доп. Учебник для СПО</t>
+  </si>
+  <si>
+    <t>Общая химия</t>
   </si>
   <si>
     <t>В настоящем издании изложены основы гидромеханики, рассматриваются вопросы транспортировки жидкостей и газов, дается классификация насосов, вентиляторов и компрессоров, приведены математические модели процессов разделения гетерогенных систем осаждением и фильтрацией. Приводятся примеры расчета с разбором решений для конкретных аппаратов, представлены схемы их работы, описаны подходы к выбору оптимальных технологических схем. Данное издание поможет будущим специалистам в более оперативном решении проблем масштабного перехода от лабораторных установок к производствам.</t>
   </si>
   <si>
     <t>978-5-534-18778-6</t>
   </si>
   <si>
     <t>25.08.2017</t>
   </si>
   <si>
     <t>ОСНОВЫ КОНСТРУИРОВАНИЯ И ПРОЕКТИРОВАНИЯ ПРОМЫШЛЕННЫХ АППАРАТОВ 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Технические науки</t>
   </si>
   <si>
     <t>Машины, машиностроение и приборостроение</t>
   </si>
   <si>
     <t>В учебном пособии разработаны методологические основы метода математического моделирования и принципы построения математических моделей, а также созданы модели различных процессов химической технологии. Книга дополнена большим количеством иллюстраций, которые помогут студентам освоить материалы учебного пособия.</t>
   </si>
@@ -1141,1109 +1144,1109 @@
       <c r="J6" s="8">
         <v>227</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
         <v>1029.0</v>
       </c>
       <c r="M6" s="9">
         <v>1129.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="S6" s="6" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="V6" s="6"/>
       <c r="W6" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X6" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y6" s="8">
         <v>0.395</v>
       </c>
       <c r="Z6" s="6"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="8">
         <v>585895</v>
       </c>
       <c r="B7" s="6" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>368</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
         <v>1249.0</v>
       </c>
       <c r="M7" s="9">
         <v>1369.0</v>
       </c>
       <c r="N7" s="6"/>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="Q7" s="6" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="R7" s="6" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="S7" s="6" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="X7" s="6" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="Y7" s="8">
         <v>0.451</v>
       </c>
       <c r="Z7" s="6"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="8">
         <v>589694</v>
       </c>
       <c r="B8" s="6" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>323</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
         <v>1379.0</v>
       </c>
       <c r="M8" s="9">
         <v>1519.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="S8" s="6" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y8" s="8">
         <v>0.511</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="8">
         <v>587298</v>
       </c>
       <c r="B9" s="6" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E9" s="6" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>601</v>
       </c>
       <c r="K9" s="6" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="L9" s="9">
         <v>2119.0</v>
       </c>
       <c r="M9" s="9">
         <v>2329.0</v>
       </c>
       <c r="N9" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="O9" s="6" t="s">
         <v>65</v>
       </c>
-      <c r="O9" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P9" s="6" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="Q9" s="6" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="R9" s="6" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="S9" s="6" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="X9" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y9" s="8">
         <v>0.74</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="8">
         <v>587300</v>
       </c>
       <c r="B10" s="6" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="E10" s="6" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
         <v>601</v>
       </c>
       <c r="K10" s="6" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="L10" s="9">
         <v>2119.0</v>
       </c>
       <c r="M10" s="9">
         <v>2329.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O10" s="6" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q10" s="6" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="R10" s="6" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="S10" s="6" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="X10" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y10" s="8">
         <v>0.74</v>
       </c>
       <c r="Z10" s="6"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="8">
         <v>586014</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E11" s="6" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2026</v>
       </c>
       <c r="J11" s="8">
         <v>274</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L11" s="9">
         <v>1209.0</v>
       </c>
       <c r="M11" s="9">
         <v>1329.0</v>
       </c>
       <c r="N11" s="6"/>
       <c r="O11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R11" s="6" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="S11" s="6" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U11" s="6" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="X11" s="6" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="Y11" s="8">
         <v>0.36</v>
       </c>
       <c r="Z11" s="6"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="8">
         <v>588617</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="E12" s="6" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="8">
         <v>2026</v>
       </c>
       <c r="J12" s="8">
         <v>274</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L12" s="9">
         <v>1209.0</v>
       </c>
       <c r="M12" s="9">
         <v>1329.0</v>
       </c>
       <c r="N12" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P12" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q12" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R12" s="6" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="S12" s="6" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U12" s="6" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="V12" s="6"/>
       <c r="W12" s="6" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="X12" s="6" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="Y12" s="8">
         <v>0.36</v>
       </c>
       <c r="Z12" s="6"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="8">
         <v>589754</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="6" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E13" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F13" s="6"/>
       <c r="G13" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="8">
         <v>2026</v>
       </c>
       <c r="J13" s="8">
         <v>1242</v>
       </c>
       <c r="K13" s="6" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="L13" s="9">
         <v>4229.0</v>
       </c>
       <c r="M13" s="9">
         <v>4649.0</v>
       </c>
       <c r="N13" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="O13" s="6" t="s">
         <v>65</v>
       </c>
-      <c r="O13" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P13" s="6" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="Q13" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R13" s="6" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="S13" s="6" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="T13" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U13" s="6" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="V13" s="6"/>
       <c r="W13" s="6" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="X13" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y13" s="8">
         <v>1.509</v>
       </c>
       <c r="Z13" s="6"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="8">
         <v>586013</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C14" s="6"/>
       <c r="D14" s="6" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="E14" s="6" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="F14" s="6"/>
       <c r="G14" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="8">
         <v>2026</v>
       </c>
       <c r="J14" s="8">
         <v>295</v>
       </c>
       <c r="K14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L14" s="9">
         <v>1029.0</v>
       </c>
       <c r="M14" s="9">
         <v>1129.0</v>
       </c>
       <c r="N14" s="6" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="O14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P14" s="6" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="Q14" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R14" s="6" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="S14" s="6" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="T14" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U14" s="6" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="V14" s="6"/>
       <c r="W14" s="6" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="X14" s="6" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="Y14" s="8">
         <v>0.381</v>
       </c>
       <c r="Z14" s="6"/>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" s="8">
         <v>589682</v>
       </c>
       <c r="B15" s="6" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C15" s="6"/>
       <c r="D15" s="6" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="E15" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F15" s="6"/>
       <c r="G15" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="8">
         <v>2026</v>
       </c>
       <c r="J15" s="8">
         <v>216</v>
       </c>
       <c r="K15" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L15" s="9">
         <v>989.0</v>
       </c>
       <c r="M15" s="9">
         <v>1089.0</v>
       </c>
       <c r="N15" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O15" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P15" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q15" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R15" s="6" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="S15" s="6" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="T15" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U15" s="6" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="V15" s="6"/>
       <c r="W15" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X15" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y15" s="8">
         <v>0.382</v>
       </c>
       <c r="Z15" s="6"/>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" s="8">
         <v>589693</v>
       </c>
       <c r="B16" s="6" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C16" s="6"/>
       <c r="D16" s="6" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="E16" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F16" s="6"/>
       <c r="G16" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="8">
         <v>2026</v>
       </c>
       <c r="J16" s="8">
         <v>245</v>
       </c>
       <c r="K16" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L16" s="9">
         <v>1089.0</v>
       </c>
       <c r="M16" s="9">
         <v>1199.0</v>
       </c>
       <c r="N16" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O16" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P16" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q16" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R16" s="6" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="S16" s="6" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="T16" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U16" s="6" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="V16" s="6"/>
       <c r="W16" s="6" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="X16" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y16" s="8">
         <v>0.417</v>
       </c>
       <c r="Z16" s="6"/>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" s="8">
         <v>586334</v>
       </c>
       <c r="B17" s="6" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C17" s="6"/>
       <c r="D17" s="6" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="E17" s="6" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="F17" s="6"/>
       <c r="G17" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="8">
         <v>2026</v>
       </c>
       <c r="J17" s="8">
         <v>430</v>
       </c>
       <c r="K17" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L17" s="9">
         <v>1779.0</v>
       </c>
       <c r="M17" s="9">
         <v>1959.0</v>
       </c>
       <c r="N17" s="6" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="O17" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P17" s="6" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="Q17" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R17" s="6" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="S17" s="6" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="T17" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U17" s="6" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="V17" s="6"/>
       <c r="W17" s="6" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="X17" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y17" s="8">
         <v>0.641</v>
       </c>
       <c r="Z17" s="6"/>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" s="8">
         <v>585894</v>
       </c>
       <c r="B18" s="6" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C18" s="6"/>
       <c r="D18" s="6" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="E18" s="6" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="F18" s="6"/>
       <c r="G18" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="8">
         <v>2026</v>
       </c>
       <c r="J18" s="8">
         <v>340</v>
       </c>
       <c r="K18" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L18" s="9">
         <v>1449.0</v>
       </c>
       <c r="M18" s="9">
         <v>1589.0</v>
       </c>
       <c r="N18" s="6" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="O18" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P18" s="6" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="Q18" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R18" s="6" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="S18" s="6" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="T18" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U18" s="6" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="V18" s="6"/>
       <c r="W18" s="6" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="X18" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y18" s="8">
         <v>0.532</v>
       </c>
       <c r="Z18" s="6"/>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" s="8">
         <v>589696</v>
       </c>
       <c r="B19" s="6" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C19" s="6"/>
       <c r="D19" s="6" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="E19" s="6" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="F19" s="6"/>
       <c r="G19" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H19" s="6"/>
       <c r="I19" s="8">
         <v>2026</v>
       </c>
       <c r="J19" s="8">
         <v>340</v>
       </c>
       <c r="K19" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L19" s="9">
         <v>1449.0</v>
       </c>
       <c r="M19" s="9">
         <v>1589.0</v>
       </c>
       <c r="N19" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O19" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P19" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q19" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R19" s="6" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="S19" s="6" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="T19" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U19" s="6" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="V19" s="6"/>
       <c r="W19" s="6" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="X19" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y19" s="8">
         <v>0.532</v>
       </c>
       <c r="Z19" s="6"/>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" s="8">
         <v>589944</v>
       </c>
       <c r="B20" s="6" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="C20" s="6"/>
       <c r="D20" s="6" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="E20" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F20" s="6"/>
       <c r="G20" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H20" s="6"/>
       <c r="I20" s="8">
         <v>2026</v>
       </c>
       <c r="J20" s="8">
         <v>679</v>
       </c>
       <c r="K20" s="6" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="L20" s="9">
         <v>1909.0</v>
       </c>
       <c r="M20" s="9">
         <v>2099.0</v>
       </c>
       <c r="N20" s="6"/>
       <c r="O20" s="6" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="P20" s="6" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="Q20" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R20" s="6" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="S20" s="6" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="T20" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U20" s="6" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="V20" s="6"/>
       <c r="W20" s="6" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="X20" s="6" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="Y20" s="8">
         <v>0.664</v>
       </c>
       <c r="Z20" s="6"/>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" s="8">
         <v>589945</v>
       </c>
       <c r="B21" s="6" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="C21" s="6"/>
       <c r="D21" s="6" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="E21" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F21" s="6"/>
       <c r="G21" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H21" s="6"/>
       <c r="I21" s="8">
         <v>2026</v>
       </c>
       <c r="J21" s="8">
         <v>679</v>
       </c>
       <c r="K21" s="6" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="L21" s="9">
         <v>1909.0</v>
       </c>
       <c r="M21" s="9">
         <v>2099.0</v>
       </c>
       <c r="N21" s="6"/>
       <c r="O21" s="6" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="P21" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q21" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R21" s="6" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="S21" s="6" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="T21" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U21" s="6" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="V21" s="6"/>
       <c r="W21" s="6" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="X21" s="6" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="Y21" s="8">
         <v>0.664</v>
       </c>
       <c r="Z21" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_7"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_9"/>
     <hyperlink ref="G14" r:id="rId_hyperlink_10"/>
     <hyperlink ref="G15" r:id="rId_hyperlink_11"/>
     <hyperlink ref="G16" r:id="rId_hyperlink_12"/>