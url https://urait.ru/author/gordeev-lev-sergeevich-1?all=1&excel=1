--- v3 (2026-05-04)
+++ v4 (2026-06-23)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="129">
   <si>
-    <t>04.05.2026</t>
+    <t>23.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,75 +133,75 @@
   <si>
     <t>04.06.2024</t>
   </si>
   <si>
     <t>ЖИДКОСТНАЯ ЭКСТРАКЦИЯ И АППАРАТЫ ХИМИЧЕСКОЙ ТЕХНОЛОГИИ 2-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Комиссаров Ю. А., Гордеев Л. С., Вент Д. П.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>Естественные науки</t>
   </si>
   <si>
     <t>Химия в отдельных отраслях</t>
   </si>
   <si>
-    <t>В настоящем издании рассмотрены равновесие многокомпонентных смесей, синтез схем разделения многокомпонентных смесей, изучаются процессы жидкостной экстракции, адсобации, сушки, растворения и экстрагирования, а также кристаллизации.. Приводятся примеры расчета с разбором решений для конкретных аппаратов, представлены схемы их работы, описаны подходы к выбору оптимальных технологических схем. Данное издание поможет будущим специалистам в более оперативном решении проблем масштабного перехода от лабораторных установок к производствам.</t>
+    <t>В настоящем издании рассмотрены вопросы методологии исследования и расчета всех процессов и аппаратов химической технологии и их систем, представлены методы математического моделирования и системного анализа при анализе и синтезе сложных химико-технологических систем. Приводятся примеры расчета с разбором решений для конкретных аппаратов, представлены схемы их работы, описаны подходы к выбору оптимальных технологических схем. Пятая часть является продолжением части четвертой «Массообменные процессы и аппараты». В ней рассматриваются равновесие многокомпонентных смесей, синтез схем разделения многокомпонентных смесей, изучаются процессы жидкостной экстракции, адсобации, сушки, растворения и экстрагирования, а также кристаллизации. Данное издание поможет будущим специалистам в более оперативном решении проблем масштабного перехода от лабораторных установок к производствам.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-18833-2</t>
   </si>
   <si>
     <t>35.11я723</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>26.02.2024</t>
   </si>
   <si>
     <t>ОСНОВЫ ГИДРОМЕХАНИКИ И АППАРАТЫ ХИМИЧЕСКОЙ ТЕХНОЛОГИИ 2-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Общая химия</t>
   </si>
   <si>
-    <t>В настоящем издании изложены основы гидромеханики, рассматриваются вопросы транспортировки жидкостей и газов, дается классификация насосов, вентиляторов и компрессоров, приведены математические модели процессов разделения гетерогенных систем осаждением и фильтрацией. Приводятся примеры расчета с разбором решений для конкретных аппаратов, представлены схемы их работы, описаны подходы к выбору оптимальных технологических схем. Данное издание поможет будущим специалистам в более оперативном решении проблем масштабного перехода от лабораторных установок к производствам.</t>
+    <t>В настоящем издании рассмотрены вопросы методологии исследования и расчета всех процессов и аппаратов химической технологии и их систем, представлены методы математического моделирования и системного анализа при анализе и синтезе сложных химико-технологических систем. Приводятся примеры расчета с разбором решений для конкретных аппаратов, представлены схемы их работы, описаны подходы к выбору оптимальных технологических схем. Во второй части «Гидромеханические процессы и аппараты» изложены основы гидромеханики, рассматриваются вопросы транспортировки жидкостей и газов, дается классификация насосов, вентиляторов и компрессоров, приведе ны математические модели процессов разделения гетерогенных систем осаждением и фильтрацией. Данное издание поможет будущим специалистам в более оперативном решении проблем масштабного перехода от лабораторных установок к производствам.</t>
   </si>
   <si>
     <t>978-5-534-18778-6</t>
   </si>
   <si>
     <t>25.08.2017</t>
   </si>
   <si>
     <t>ОСНОВЫ КОНСТРУИРОВАНИЯ И ПРОЕКТИРОВАНИЯ ПРОМЫШЛЕННЫХ АППАРАТОВ 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Технические науки</t>
   </si>
   <si>
     <t>Машины, машиностроение и приборостроение</t>
   </si>
   <si>
     <t>В учебном пособии разработаны методологические основы метода математического моделирования и принципы построения математических моделей, а также созданы модели различных процессов химической технологии. Книга дополнена большим количеством иллюстраций, которые помогут студентам освоить материалы учебного пособия.</t>
   </si>
   <si>
     <t>978-5-534-05422-4</t>
   </si>
@@ -256,66 +256,66 @@
   <si>
     <t>ОСНОВЫ ЭЛЕКТРОТЕХНИКИ, МИКРОЭЛЕКТРОНИКИ И УПРАВЛЕНИЯ 2-е изд., испр. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>В учебном пособии изложены основные теоретические положения электротехники, микроэлектроники и автоматики, изучение которых необходимо для выполнения расчётных, курсовых и лабораторных работ. Приведен основной материал об источниках электрической энергии, резистивном элементе. Даны методы анализа и расчета электрических цепей постоянного тока и примеры такого расчета на компьютере. Рассмотрены принципы действия, основные свойства и характеристики полупроводниковых приборов диодов, биполярных и полевых транзисторов, даны схемы их включения и управления, продемонстрированы возможности управления электроприводом с помощью полупроводниковых приборов. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Учебное пособие предназначено студентам средних специальных учебных заведений, а также всем интересующимся.</t>
   </si>
   <si>
     <t>978-5-534-20477-3</t>
   </si>
   <si>
     <t>31.2:32.85я723</t>
   </si>
   <si>
     <t>30.05.2018</t>
   </si>
   <si>
     <t>ПРОЦЕССЫ И АППАРАТЫ БИОТЕХНОЛОГИИ: ФЕРМЕНТАЦИОННЫЕ АППАРАТЫ 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Под ред. Быкова В.А.</t>
   </si>
   <si>
     <t>Биология и биотехнологии</t>
   </si>
   <si>
-    <t>В данном учебном пособии рассмотрены основные вопросы функционирования лабораторных и промышленных ферментеров, особенности проведения в них процессов микробиологического синтеза на различных субстратах, вопросы выбора, расчета и оптимизации, а также конструктивные характеристики и показатели работы большого числа отечественных и зарубежных ферментеров.</t>
+    <t>Учебное пособие посвящено ферментационной аппаратуре, использующейся в пищевой, фармацевтической, биологической, химической и других отраслях промышленности. В книге рассмотрены основные функции и системы ферментера, его типы, классификация, конструкции и характеристики, особенности процессов ферментации в различных средах. Отдельная глава посвящена использованию ферментеров в схеме биотехнологического производства. Кроме того, автороми в рамках классификации многочисленных и различных по конструктивному выполнению ферментеров рассмотрено около 50 наиболее интересных и практически важных промышленных аппаратов.</t>
   </si>
   <si>
     <t>978-5-534-10765-4</t>
   </si>
   <si>
     <t>36.87я73</t>
   </si>
   <si>
     <t>09.09.2020</t>
   </si>
   <si>
     <t>ПРОЦЕССЫ И АППАРАТЫ БИОТЕХНОЛОГИИ: ФЕРМЕНТАЦИОННЫЕ АППАРАТЫ 2-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
-    <t>Учебное пособие посвящено ферментационной аппаратуре, использующейся в пищевой, фармацевтической, биологической, химической и других отраслях промышленности. В издании рассмотрены основные функции и системы ферментера, его типы, классификация, конструкции и характеристики, особенности процессов ферментации в различных средах. Отдельная глава посвящена использованию ферментеров в схеме биотехнологического производства. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Пособие предназначено для студентов по направлению «Биотехнология», «Промышленная биотехнология и биоинженерия», «Пищевая биотехнология», а также обучающимся по смежным направлениям. Пособие представляет также практический интерес для широкого круга специалистов — аспирантов, инженеров, технологов, проектантов, работающих в микробиологической, пищевой, фармацевтической, химической, экологической и смежных отраслях.</t>
+    <t>Учебное пособие посвящено ферментационной аппаратуре, использующейся в пищевой, фармацевтической, биологической, химической и других отраслях промышленности. В издании рассмотрены основные функции и системы ферментера, его типы, классификация, конструкции и характеристики, особенности процессов ферментации в различных средах. Отдельная глава посвящена использованию ферментеров в схеме биотехнологического производства. Пособие предназначено для студентов по направлению «Биотехнология», «Промышленная биотехнология и биоинженерия», «Пищевая биотехнология», а также обучающимся по смежным направлениям. Пособие представляет также практический интерес для широкого круга специалистов — аспирантов, инженеров, технологов, проектантов, работающих в микробиологической, пищевой, фармацевтической, химической, экологической и смежных отраслях.</t>
   </si>
   <si>
     <t>978-5-534-14042-2</t>
   </si>
   <si>
     <t>36.87я723</t>
   </si>
   <si>
     <t>16.11.2017</t>
   </si>
   <si>
     <t>ПРОЦЕССЫ И АППАРАТЫ ХИМИЧЕСКОЙ ТЕХНОЛОГИИ 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>В настоящем издании рассмотрены вопросы методологии исследования и расчета всех процессов и аппаратов химической технологии и их систем, представлены методы математического моделирования и системного анализа при анализе и синтезе сложных химико-технологических систем. Приводятся примеры расчета с разбором решений для конкретных аппаратов, представлены схемы их работы, описаны подходы к выбору оптимальных технологических схем. В первой части «Общие принципы расчета аппаратов химической технологии и основные закономерности процессов» дано математическое описание явлений переноса массы, субстанции, энергии, количества движения, приведены основные законы термодинамики, методы анализа процессов химической технологии с позиции теории подобия, математическое описание структуры потоков гидродинамики и кинетики двухфазных систем. Данное издание поможет будущим специалистам в более оперативном решении проблем масштабного перехода от лабораторных установок к производствам.</t>
   </si>
   <si>
     <t>978-5-534-19103-5</t>
   </si>
   <si>
     <t>24.04.2018</t>
   </si>
   <si>
     <t>СИНЕРГЕТИКА В ХИМИИ И ХИМИЧЕСКОЙ ТЕХНОЛОГИИ 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
@@ -325,51 +325,51 @@
   <si>
     <t>Учебное пособие посвящено методам изучения неравновесных процессов и применению этих методов к конкретным физико-химическим системам. Авторы рассматривают термодинамический подход к анализу явлений самоорганизации вблизи и вдали от равновесия; элементы математического аппарата синергетики, позволяющего предвидеть сценарий образования диссипативных структур; методы синергетики для исследования конкретных физико-химических систем, анализа и получения новых закономерностей и предсказания путей эволюции процессов при изменении управляющих параметров. Данное издание также содержит темы лабораторных занятий по изучению данного курса, вопросы к коллоквиуму по изучению первой части курса.</t>
   </si>
   <si>
     <t>978-5-534-07044-6</t>
   </si>
   <si>
     <t>35.10я73</t>
   </si>
   <si>
     <t>23.02.2024</t>
   </si>
   <si>
     <t>ТЕОРЕТИЧЕСКИЕ ОСНОВЫ ХИМИЧЕСКИХ ТЕХНОЛОГИЙ 2-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>978-5-534-18776-2</t>
   </si>
   <si>
     <t>11.04.2024</t>
   </si>
   <si>
     <t>ТЕРМОДИНАМИКА И ТЕПЛОПЕРЕДАЧА В ПРОЦЕССАХ ХИМИЧЕСКОЙ ТЕХНОЛОГИИ 2-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
-    <t>В настоящем издании рассмотрены вопросы методологии исследования и расчета всех процессов и аппаратов химической технологии и их систем, представлены методы математического моделирования и системного анализа при анализе и синтезе сложных химико-технологических систем. Приводятся примеры расчета с разбором решений для конкретных аппаратов, представлены схемы их работы, описаны подходы к выбору оптимальных технологических схем. Приведены уравнения состояния и законы термодинамики в термодинамических системах, даны уравнения расчета теплопроводности для различных условий при стационарных и нестационарных режимах работы, исследуется процесс теплоотдачи методами теории пограничного слоя. Приведены классификация теплообменных аппаратов и подробный анализ процесса выпаривания. Данное издание поможет будущим специалистам в более оперативном решении проблем масштабного перехода от лабораторных установок к производствам.</t>
+    <t>В настоящем издании рассмотрены вопросы методологии исследования и расчета всех процессов и аппаратов химической технологии и их систем, представлены методы математического моделирования и системного анализа при анализе и синтезе сложных химико-технологических систем. Приводятся примеры расчета с разбором решений для конкретных аппаратов, представлены схемы их работы, описаны подходы к выбору оптимальных технологических схем. В третьей части «Тепловые процессы и аппараты» приведены уравнения состояния и законы термодинамики в термо динамических системах, даны уравнения расчета теплопроводности для различных условий при стационарных и нестационарных режимах работы, исследуется процесс теп лоотдачи методами теории пограничного слоя. Приведены классификация теплообменных аппаратов и подробный анализ процесса выпаривания. Данное издание поможет будущим специалистам в более оперативном решении проблем масштабного перехода от лабораторных установок к производствам.</t>
   </si>
   <si>
     <t>978-5-534-18816-5</t>
   </si>
   <si>
     <t>25.10.2019</t>
   </si>
   <si>
     <t>ТЕРМОДИНАМИКА НЕОБРАТИМЫХ ПРОЦЕССОВ И НЕЛИНЕЙНАЯ ДИНАМИКА 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Кольцова Э. М., Гордеев Л. С., Третьяков Ю. Д., Вертегел А. А.</t>
   </si>
   <si>
     <t>В данном учебном пособии рассмотрено применение методов нелинейной динамики и термодинамики необратимых процессов к решению задач химии и химической технологии. Освещены вопросы применения качественной теории дифференциальных уравнений, бифуркационного анализа, теории детерминированного хаоса и фрактальной геометрии, аппарата клеточных автоматов, алгоритмов управления хаосом к исследованию сложных физико-химических систем, находящихся вдали от равновесия. Изложен анализ производства энтропии, рассмотрены вариационный принцип минимума производства энтропии, метод термодинамических функций Ляпунова для анализа устойчивых состояний вблизи и вдали от равновесия.</t>
   </si>
   <si>
     <t>978-5-534-06923-5</t>
   </si>
   <si>
     <t>22.317я73</t>
   </si>
   <si>
     <t>05.09.2017</t>
   </si>