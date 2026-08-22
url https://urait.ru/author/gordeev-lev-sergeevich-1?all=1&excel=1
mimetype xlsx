--- v4 (2026-06-23)
+++ v5 (2026-08-22)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="129">
   <si>
-    <t>23.06.2026</t>
+    <t>22.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>