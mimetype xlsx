--- v1 (2026-03-14)
+++ v2 (2026-05-04)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
   <si>
-    <t>14.03.2026</t>
+    <t>04.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -130,51 +130,51 @@
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
     <t>23.02.2024</t>
   </si>
   <si>
     <t>ТЕОРЕТИЧЕСКИЕ ОСНОВЫ ХИМИЧЕСКИХ ТЕХНОЛОГИЙ 2-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Комиссаров Ю. А., Гордеев Л. С., Вент Д. П.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>Естественные науки</t>
   </si>
   <si>
-    <t>Химия</t>
+    <t>Общая химия</t>
   </si>
   <si>
     <t>В настоящем издании рассмотрены вопросы методологии исследования и расчета всех процессов и аппаратов химической технологии и их систем, представлены методы математического моделирования и системного анализа при анализе и синтезе сложных химико-технологических систем. Приводятся примеры расчета с разбором решений для конкретных аппаратов, представлены схемы их работы, описаны подходы к выбору оптимальных технологических схем. В первой части «Общие принципы расчета аппаратов химической технологии и основные закономерности процессов» дано математическое описание явлений переноса массы, субстанции, энергии, количества движения, приведены основные законы термодинамики, методы анализа процессов химической технологии с позиции теории подобия, математическое описание структуры потоков гидродинамики и кинетики двухфазных систем. Данное издание поможет будущим специалистам в более оперативном решении проблем масштабного перехода от лабораторных установок к производствам.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-18776-2</t>
   </si>
   <si>
     <t>35.11я723</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>11.04.2024</t>
   </si>
   <si>
     <t>ТЕРМОДИНАМИКА И ТЕПЛОПЕРЕДАЧА В ПРОЦЕССАХ ХИМИЧЕСКОЙ ТЕХНОЛОГИИ 2-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>В настоящем издании рассмотрены вопросы методологии исследования и расчета всех процессов и аппаратов химической технологии и их систем, представлены методы математического моделирования и системного анализа при анализе и синтезе сложных химико-технологических систем. Приводятся примеры расчета с разбором решений для конкретных аппаратов, представлены схемы их работы, описаны подходы к выбору оптимальных технологических схем. Приведены уравнения состояния и законы термодинамики в термодинамических системах, даны уравнения расчета теплопроводности для различных условий при стационарных и нестационарных режимах работы, исследуется процесс теплоотдачи методами теории пограничного слоя. Приведены классификация теплообменных аппаратов и подробный анализ процесса выпаривания. Данное издание поможет будущим специалистам в более оперативном решении проблем масштабного перехода от лабораторных установок к производствам.</t>
   </si>