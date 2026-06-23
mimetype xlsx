--- v2 (2026-05-04)
+++ v3 (2026-06-23)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
   <si>
-    <t>04.05.2026</t>
+    <t>23.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -154,51 +154,51 @@
   <si>
     <t>Общая химия</t>
   </si>
   <si>
     <t>В настоящем издании рассмотрены вопросы методологии исследования и расчета всех процессов и аппаратов химической технологии и их систем, представлены методы математического моделирования и системного анализа при анализе и синтезе сложных химико-технологических систем. Приводятся примеры расчета с разбором решений для конкретных аппаратов, представлены схемы их работы, описаны подходы к выбору оптимальных технологических схем. В первой части «Общие принципы расчета аппаратов химической технологии и основные закономерности процессов» дано математическое описание явлений переноса массы, субстанции, энергии, количества движения, приведены основные законы термодинамики, методы анализа процессов химической технологии с позиции теории подобия, математическое описание структуры потоков гидродинамики и кинетики двухфазных систем. Данное издание поможет будущим специалистам в более оперативном решении проблем масштабного перехода от лабораторных установок к производствам.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-18776-2</t>
   </si>
   <si>
     <t>35.11я723</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>11.04.2024</t>
   </si>
   <si>
     <t>ТЕРМОДИНАМИКА И ТЕПЛОПЕРЕДАЧА В ПРОЦЕССАХ ХИМИЧЕСКОЙ ТЕХНОЛОГИИ 2-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
-    <t>В настоящем издании рассмотрены вопросы методологии исследования и расчета всех процессов и аппаратов химической технологии и их систем, представлены методы математического моделирования и системного анализа при анализе и синтезе сложных химико-технологических систем. Приводятся примеры расчета с разбором решений для конкретных аппаратов, представлены схемы их работы, описаны подходы к выбору оптимальных технологических схем. Приведены уравнения состояния и законы термодинамики в термодинамических системах, даны уравнения расчета теплопроводности для различных условий при стационарных и нестационарных режимах работы, исследуется процесс теплоотдачи методами теории пограничного слоя. Приведены классификация теплообменных аппаратов и подробный анализ процесса выпаривания. Данное издание поможет будущим специалистам в более оперативном решении проблем масштабного перехода от лабораторных установок к производствам.</t>
+    <t>В настоящем издании рассмотрены вопросы методологии исследования и расчета всех процессов и аппаратов химической технологии и их систем, представлены методы математического моделирования и системного анализа при анализе и синтезе сложных химико-технологических систем. Приводятся примеры расчета с разбором решений для конкретных аппаратов, представлены схемы их работы, описаны подходы к выбору оптимальных технологических схем. В третьей части «Тепловые процессы и аппараты» приведены уравнения состояния и законы термодинамики в термо динамических системах, даны уравнения расчета теплопроводности для различных условий при стационарных и нестационарных режимах работы, исследуется процесс теп лоотдачи методами теории пограничного слоя. Приведены классификация теплообменных аппаратов и подробный анализ процесса выпаривания. Данное издание поможет будущим специалистам в более оперативном решении проблем масштабного перехода от лабораторных установок к производствам.</t>
   </si>
   <si>
     <t>978-5-534-18816-5</t>
   </si>
   <si>
     <t>35.11я73</t>
   </si>
   <si>
     <t>25.10.2019</t>
   </si>
   <si>
     <t>ТЕРМОДИНАМИКА НЕОБРАТИМЫХ ПРОЦЕССОВ И НЕЛИНЕЙНАЯ ДИНАМИКА 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Кольцова Э. М., Гордеев Л. С., Третьяков Ю. Д., Вертегел А. А.</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>В данном учебном пособии рассмотрено применение методов нелинейной динамики и термодинамики необратимых процессов к решению задач химии и химической технологии. Освещены вопросы применения качественной теории дифференциальных уравнений, бифуркационного анализа, теории детерминированного хаоса и фрактальной геометрии, аппарата клеточных автоматов, алгоритмов управления хаосом к исследованию сложных физико-химических систем, находящихся вдали от равновесия. Изложен анализ производства энтропии, рассмотрены вариационный принцип минимума производства энтропии, метод термодинамических функций Ляпунова для анализа устойчивых состояний вблизи и вдали от равновесия.</t>
   </si>