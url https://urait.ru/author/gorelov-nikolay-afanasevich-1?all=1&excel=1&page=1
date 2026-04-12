--- v0 (2026-02-10)
+++ v1 (2026-04-12)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="115">
   <si>
-    <t>10.02.2026</t>
+    <t>12.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>