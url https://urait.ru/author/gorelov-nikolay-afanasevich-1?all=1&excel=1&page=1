--- v1 (2026-04-12)
+++ v2 (2026-06-10)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="115">
   <si>
-    <t>12.04.2026</t>
+    <t>10.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,51 +133,51 @@
   <si>
     <t>30.06.2023</t>
   </si>
   <si>
     <t>МЕТОДОЛОГИЯ НАУЧНЫХ ИССЛЕДОВАНИЙ 3-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Горелов Н. А., Кораблева О. Н., Круглов Д. В.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Общественные науки</t>
   </si>
   <si>
     <t>Науковедение</t>
   </si>
   <si>
-    <t>Учебник разработан для студентов и аспирантов всех направлений подготовки специалистов с целью формирования знаний, умений, навыков и компетенций в области методологии и методического обеспечения выполнения научно-исследовательских работ. С системных позиций рассмотрены основные вопросы курса: философский аспект развития науки как реальной производительной силы, сущность и характеристика уровней научного познания, система поиска, накопления и обработки научной информации, методы научного исследования, методы креативного решения проблем, синергетика, синектика, коучинг, теория графов, организация проведения НИР и др. Книга включает практикум, применение экономико-математических, статистических и эконометрических методов и моделей в научных исследованиях; снабжена контрольно-аттестационным аппаратом, глоссарием и списком научной литературы по темам курса. Особенностью 3-го издания книги является развитие темы, включающей многоуровневую систему экономики и современные экономические модели: социально ориентированную, либерально-монетаристскую и социально-экономическую модель Китайской Народной Республики. Кроме того, обновлены вопросы для самопроверки и тематика рефератов, а также дополнен список научной литературы. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по всем направлениям.</t>
+    <t>Учебник разработан для студентов и аспирантов всех направлений подготовки специалистов с целью формирования знаний, умений, навыков и компетенций в области методологии и методического обеспечения выполнения научно-исследовательских работ. С системных позиций рассмотрены основные вопросы курса: философский аспект развития науки как реальной производительной силы, сущность и характеристика уровней научного познания, система поиска, накопления и обработки научной информации, методы научного исследования, методы креативного решения проблем, синергетика, синектика, коучинг, теория графов, организация проведения НИР и др. Книга включает практикум, применение экономико-математических, статистических и эконометрических методов и моделей в научных исследованиях; снабжена контрольно-аттестационным аппаратом, глоссарием и списком научной литературы по темам курса.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-16519-7</t>
   </si>
   <si>
     <t>72я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>23.10.2024</t>
   </si>
   <si>
     <t>НАУКОЕМКАЯ ЭКОНОМИКА. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Горелов Н. А., Кораблева О. Н., Абрамов Е. Г. ; Под ред. Горелова Н.А.</t>
   </si>
   <si>
     <t>Экономические науки</t>
   </si>
@@ -232,69 +232,69 @@
   <si>
     <t>ОПЛАТА ТРУДА РАБОТНИКОВ БЮДЖЕТНЫХ И КОММЕРЧЕСКИХ ОРГАНИЗАЦИЙ 2-е изд. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>В курсе подробно рассматриваются экономико-правовые основы вознаграждения за труд, теоретические и практические вопросы организации оплаты труда работников в реальном секторе экономики и бюджетной сфере (в том числе новые системы оплаты труда работников бюджетных организаций). Описаны корпоративные системы мотивации и стимулирования труда, дополнительная и поощрительная системы вознаграждения труда. Дан сравнительный анализ систем оплаты труда, представлен зарубежный опыт вознаграждения работников и многие другие материалы. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по экономическим направлениям и специальностям.</t>
   </si>
   <si>
     <t>978-5-534-18971-1</t>
   </si>
   <si>
     <t>13.11.2024</t>
   </si>
   <si>
     <t>УПРАВЛЕНИЕ ИНТЕЛЛЕКТУАЛЬНЫМ КАПИТАЛОМ В НАУКОЕМКОЙ ЭКОНОМИКЕ. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Горелов Н. А., Кораблева О. Н., Абрамов Е. Г. ; Под общ. ред. Горелова Н.А.</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
-    <t>Предметом изучения курса «Наукоемкая экономика» является научно-методическое обеспечение модернизации хозяйственной системы, ее базиса, реализации стратегии научно-технологического развития и национальных проектов. Данный курс методология создания и системотизации новых ценностей, основным ресурсом которых являются знания, а также способности ее субъектов к генерации новых знаний и их практическому воплощению. Целью его изучения является формирование у студентов компетенций, определяющих их способность решать теоретические и практические задачи реализации стратегии научно-технологического и социально-экономического развития, формирования интеллектуально-креативного потенциала организации. Важное значение также имеет изучение эволюции человеческого капитала, являющегося источником научного знания. Курс предназначен для студентов образовательных учреждений среднего профессионального образования, а также рекомендован для студентов Передовой инженерной школы СПбГУ «Междисциплинарные исследования, технологии и бизнес процессы для минерально-сырьевого комплекса России».</t>
+    <t>Предметом изучения курса «Наукоемкая экономика» является научно-методическое обеспечение модернизации хозяйственной системы, ее базиса, реализации стратегии научно-технологического развития и национальных проектов. Данный курс методология создания и системотизации новых ценностей, основным ресурсом которых являются знания, а также способности ее субъектов к генерации новых знаний и их практическому воплощению. Целью его изучения является формирование у студентов компетенций, определяющих их способность решать теоретические и практические задачи реализации стратегии научно-технологического и социально-экономического развития, формирования интеллектуально-креативного потенциала организации. Важное значение также имеет изучение эволюции человеческого капитала, являющегося источником научного знания.</t>
   </si>
   <si>
     <t>978-5-534-21110-8</t>
   </si>
   <si>
     <t>65.01я723</t>
   </si>
   <si>
     <t>17.08.2015</t>
   </si>
   <si>
     <t>УПРАВЛЕНИЕ ПЕРСОНАЛОМ 2-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Максимцев И. А., Горелов Н. А.</t>
   </si>
   <si>
-    <t>В учебнике с системных позиций рассмотрены вопросы формирования, использования, развития и совершенствования управления человеческими ресурсами. В основу книги положена мировая тенденция развития теории и практики менеджмента, которая состоит в переходе от парадигмы управления персоналом внутри организации к управлению человеческими ресурсами как многоуровневой системой на микро-, мезо- и макроуровнях. Второе издание учебника дополнено новыми статистическими данными по обсуждаемым вопросам, нормативно-правовыми документами и учебной литературой. После каждой главы есть вопросы для обсуждения, рекомендуемая литература и темы рефератов.</t>
+    <t>В учебнике с системных позиций рассмотрены вопросы формирования, использования, развития и совершенствования управления человеческими ресурсами. В основу книги положена мировая тенденция развития теории и практики менеджмента, которая состоит в переходе от парадигмы управления персоналом внутри организации к управлению человеческими ресурсами как многоуровневой системой на микро-, мезо- и макроуровнях. После каждой главы есть вопросы для обсуждения, рекомендуемая литература и темы рефератов.</t>
   </si>
   <si>
     <t>978-5-9916-8443-9</t>
   </si>
   <si>
     <t>65.290-2я723</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>11.12.2013</t>
   </si>
   <si>
     <t>УПРАВЛЕНИЕ ЧЕЛОВЕЧЕСКИМИ РЕСУРСАМИ 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Под ред. Максимцева И.А., Горелова Н.А.</t>
   </si>
   <si>
     <t>В учебнике с системных позиций рассмотрены вопросы формирования, использования, развития и совершенствования управления человеческими ресурсами. В основу книги положена мировая тенденция развития теории и практики управления людьми, которая состоит в переходе от парадигмы управления персоналом внутри организации к управлению людьми как многоуровневой системой деятельности на микро-, мезо- и макроуровнях. Второе издание учебника дополнено новыми статистическими данными по обсуждаемым вопросам, нормативно-правовыми документами и учебной литературой. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для подготовки бакалавров по направлениям «Экономика», «Менеджмент», «Управление персоналом».</t>
   </si>
   <si>
     <t>978-5-534-99951-8</t>
   </si>
@@ -340,66 +340,66 @@
   <si>
     <t>26.02.2025</t>
   </si>
   <si>
     <t>ЦИФРОВАЯ ЭКОНОМИКА. ЦИФРОВАЯ ТРАНСФОРМАЦИЯ ОБЩЕСТВА 2-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>В курсе рассмотрены концептуальные идеи развития информационного общества; дана оценка состояния готовности Российской Федерации к переходу к цифровой экономике; выявлены объективные условия и социально-экономические предпосылки создания общества, основанного на знаниях и новых технологиях; намечены пути информатизации общества; обобщен зарубежный опыт обучения населения цифровой грамотности; представлена социально-экономическая модель КНР. Для студентов, обучающихся по всем направлениям среднего профессионального образования, а также для работников организаций и учреждений.</t>
   </si>
   <si>
     <t>978-5-534-20736-1</t>
   </si>
   <si>
     <t>16.10.2023</t>
   </si>
   <si>
     <t>ЭКОНОМИКА ТРУДА 5-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Алиев И. М., Горелов Н. А., Ильина Л. О.</t>
   </si>
   <si>
     <t>Экономика в отдельных отраслях</t>
   </si>
   <si>
-    <t>В курсе изложены основные вопросы экономики труда, предмет, задачи этой дисциплины, рассмотрены труд как основа жизнедеятельности общества, занятость населения, формирование и регулирование рынка труда, производительности труда, порядок организации оплаты труда, установления оптимальных размеров заработной платы, приведены требования к формированию фонда оплаты труда и обеспечение его эффективного использования. Курс построен таким образом, чтобы нацелить его структурные элементы на формирование ключевых компетенций и способствовать качественному контролю усвоения учебного материала. В каждой теме содержатся вопросы для обсуждения, практические задания, а также темы рефератов. Соответствует требованиям федерального государственного образовательного стандарта высшего образования. Для бакалавров и магистров всех экономических специальностей вузов, аспирантов и преподавателей, а также может быть использован работниками органов государственного и местного управления, профсоюзов, служб занятости, предприятий и организаций.</t>
+    <t>В курсе изложены основные вопросы экономики труда, предмет, задачи этой дисциплины, рассмотрены труд как основа жизнедеятельности общества, занятость населения, формирование и регулирование рынка труда, производительности труда, порядок организации оплаты труда, установления оптимальных размеров заработной платы, приведены требования к формированию фонда оплаты труда и обеспечение его эффективного использования. Соответствует требованиям федерального государственного образовательного стандарта высшего образования. Для бакалавров и магистров всех экономических специальностей вузов, аспирантов и преподавателей, а также может быть использован работниками органов государственного и местного управления, профсоюзов, служб занятости, предприятий и организаций.</t>
   </si>
   <si>
     <t>978-5-534-18017-6</t>
   </si>
   <si>
     <t>65.24я73</t>
   </si>
   <si>
     <t>11.04.2024</t>
   </si>
   <si>
     <t>ЭКОНОМИКА ТРУДА 5-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
-    <t>В курсе изложены основные вопросы экономики труда, предмет, задачи этой дисциплины, рассмотрены труд как основа жизнедеятельности общества, занятость населения, формирование и регулирование рынка труда, производительности труда, порядок организации оплаты труда, установления оптимальных размеров заработной платы, приведены требования к формированию фонда оплаты труда и обеспечение его эффективного использования. Курс построен таким образом, чтобы нацелить его структурные элементы на формирование ключевых компетенций и способствовать качественному контролю усвоения учебного материала. В каждой теме содержатся вопросы для обсуждения, практические задания, а также темы рефератов. Соответствует требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям.. Для студентов всех экономических специальностей и преподавателей, а также может быть использован работниками органов государственного и местного управления, профсоюзов, служб занятости, предприятий и организаций.</t>
+    <t>В курсе изложены основные вопросы экономики труда, предмет, задачи этой дисциплины, рассмотрены труд как основа жизнедеятельности общества, занятость населения, формирование и регулирование рынка труда, производительности труда, порядок организации оплаты труда, установления оптимальных размеров заработной платы, приведены требования к формированию фонда оплаты труда и обеспечение его эффективного использования. Соответствует требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям.. Для студентов всех экономических специальностей и преподавателей, а также может быть использован работниками органов государственного и местного управления, профсоюзов, служб занятости, предприятий и организаций.</t>
   </si>
   <si>
     <t>978-5-534-08698-0</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>