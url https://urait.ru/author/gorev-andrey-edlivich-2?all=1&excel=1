--- v1 (2026-02-20)
+++ v2 (2026-04-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
   <si>
-    <t>20.02.2026</t>
+    <t>13.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>