--- v2 (2026-04-13)
+++ v3 (2026-06-03)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
-[...1 lines deleted...]
-    <t>13.04.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
+  <si>
+    <t>03.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -172,96 +172,93 @@
   <si>
     <t>ИНФОРМАЦИОННЫЕ ТЕХНОЛОГИИ НА ТРАНСПОРТЕ 3-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Курс предназначен для ознакомления студентов со спецификой использования современных информационных технологий и средств связи для управления работой автомобильного транспорта. На примерах организации эксплуатации автомобильного транспорта рассмотрено формирование информационных потоков и основных управляющих воздействий. Большое внимание уделено построению информационной модели управляемого объекта или процесса и современным технологиям обработки и передачи информации, средствам мониторинга и управления в реальном режиме времени. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов инженерно-технических направлений, связанных с освоением курсов дисциплин, посвященных использованию информационных технологий, и специалистов автотранспортных предприятий для повышения квалификации</t>
   </si>
   <si>
     <t>978-5-534-17349-9</t>
   </si>
   <si>
     <t>32.973я73</t>
   </si>
   <si>
     <t>03.03.2020</t>
   </si>
   <si>
     <t>ТЕОРИЯ ТРАНСПОРТНЫХ ПРОЦЕССОВ И СИСТЕМ 3-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
-    <t>Курс предназначен для формирования у студентов системных знаний по теоретическим основам построения и функционирования транспортных систем. Приводятся основные сведения из теории систем, дана характеристика основных типов транспортных систем, особенностей их структуры и функционирования. Большое внимание уделяется получившим распространение на практике методам познания и исследования транспортных систем. Практические примеры в курсе приводятся для автотранспортных систем. Содержание курса соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов инженерно-технических направлений, связанных с транспортом, и специалистов автотранспортных организаций для повышения квалификации.</t>
+    <t>Учебник предназначен для формирования у студентов системных знаний по теоретическим основам построения и функционирования транспортных систем. Приводятся основные сведения из теории систем, дана характеристика основных типов транспортных систем, особенностей их структуры и функционирования. Большое внимание уделяется получившим распространение на практике методам познания и исследования транспортных систем. Практические примеры в пособии приводятся для автотранспортных систем. Содержание учебника соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов инженерно-технических направлений, связанных с транспортом, и специалистов автотранспортных организаций для повышения квалификации.</t>
   </si>
   <si>
     <t>978-5-534-12797-3</t>
   </si>
   <si>
     <t>39я73</t>
   </si>
   <si>
     <t>30.06.2020</t>
   </si>
   <si>
     <t>ТЕОРИЯ ТРАНСПОРТНЫХ ПРОЦЕССОВ И СИСТЕМ 3-е изд., испр. и доп. Учебник для СПО</t>
   </si>
   <si>
-    <t>Курс предназначен для формирования у студентов системных знаний по теоретическим основам построения и функционирования транспортных систем. Приводятся основные сведения из теории систем, дана характеристика основных типов транспортных систем, особенностей их структуры и функционирования. Большое внимание уделяется получившим распространение на практике методам познания и исследования транспортных систем. Практические примеры в курсе приводятся для автотранспортных систем. Содержание курса соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов инженерно-технических направлений, связанных с транспортом, и специалистов автотранспортных организаций для повышения квалификации.</t>
+    <t>Учебник предназначен для формирования у студентов системных знаний по теоретическим основам построения и функционирования транспортных систем. Приводятся основные сведения из теории систем, дана характеристика основных типов транспортных систем, особенностей их структуры и функционирования. Большое внимание уделяется получившим распространение на практике методам познания и исследования транспортных систем. Практические примеры в пособии приводятся для автотранспортных систем. Содержание учебника соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов инженерно-технических направлений, связанных с транспортом, и специалистов автотранспортных организаций для повышения квалификации.</t>
   </si>
   <si>
     <t>978-5-534-13578-7</t>
   </si>
   <si>
     <t>39я723</t>
   </si>
   <si>
     <t>19.03.2024</t>
   </si>
   <si>
     <t>ТРАНСПОРТНАЯ ИНФРАСТРУКТУРА 3-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Солодкий А. И., Горев А. Э., Бондарева Э. Д., Черных Н. В. ; Под ред. Солодкого А.И.</t>
   </si>
   <si>
-    <t>Изложены основные теоретические, практические и методические положения, требования нормативных документов, вопросы управления, финансирования, развития и функционирования транспортной инфраструктуры. Дана характеристика инфраструктуры различных видов транспорта. Более детально рассмотрены требования к автомобильным дорогам и городским улицам, к их плану, продольному и поперечному профилям, пересечениям, устройству транспортных развязок, пропускной способности дорог. Приведены подходы к организации пешеходного движения, обустройству автомобильных дорог. Описаны основные элементы инфраструктуры городского пассажирского транспорта, включая транспортно-пересадочные узлы. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования по направлению подготовки «Технология транспортных процессов». Курс может быть использован студентами, обучающимися по всем транспортным направлениям, а также специалистами автомобильного транспорта на курсах повышения квалификации.</t>
+    <t>Изложены основные теоретические, практические и методические положения, требования нормативных документов, вопросы управления, финансирования, развития и функционирования транспортной инфраструктуры. Дана характеристика инфраструктуры различных видов транспорта. Более детально рассмотрены требования к автомобильным дорогам и городским улицам, к их плану, продольному и поперечному профилям, пересечениям, устройству транспортных развязок, пропускной способности дорог. Приведены подходы к организации пешеходного движения, обустройству автомобильных дорог. Описаны основные элементы инфраструктуры городского пассажирского транспорта, включая транспортно-пересадочные узлы.</t>
   </si>
   <si>
     <t>978-5-534-18169-2</t>
   </si>
   <si>
     <t>ТРАНСПОРТНАЯ ИНФРАСТРУКТУРА 3-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Солодкий А. И., Горев А. Э., Бондарева Э. Д., Черных Н. В.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Изложены основные теоретические, практические и методические положения, требования нормативных документов, вопросы управления, финансирования, развития и функционирования транспортной инфраструктуры. Дана характеристика инфраструктуры различных видов транспорта. Более детально рассмотрены требования к автомобильным дорогам и городским улицам, к их плану, продольному и поперечному профилям, пересечениям, устройству транспортных развязок, пропускной способности дорог. Приведены подходы к организации пешеходного движения, обустройству автомобильных дорог. Описаны основные элементы инфраструктуры городского пассажирского транспорта, включая транспортно-пересадочные узлы. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Курс может быть использован студентами образовательных учреждений среднего профессионального образования, обучающимися по всем транспортным специальностям, а также специалистами автомобильного транспорта на курсах повышения квалификации.</t>
   </si>
   <si>
     <t>978-5-534-17861-6</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -1247,57 +1244,57 @@
       <c r="K10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L10" s="9">
         <v>2279.0</v>
       </c>
       <c r="M10" s="9">
         <v>2509.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S10" s="6" t="s">
-        <v>67</v>
+        <v>63</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">
         <v>59</v>
       </c>
       <c r="X10" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y10" s="8">
         <v>0.657</v>
       </c>
       <c r="Z10" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>