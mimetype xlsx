--- v1 (2026-02-08)
+++ v2 (2026-04-03)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="116">
   <si>
-    <t>08.02.2026</t>
+    <t>03.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>