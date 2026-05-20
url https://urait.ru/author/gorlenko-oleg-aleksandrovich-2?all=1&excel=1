--- v2 (2026-04-03)
+++ v3 (2026-05-20)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="116">
   <si>
-    <t>03.04.2026</t>
+    <t>20.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>