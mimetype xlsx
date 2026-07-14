--- v3 (2026-05-20)
+++ v4 (2026-07-14)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="116">
   <si>
-    <t>20.05.2026</t>
+    <t>14.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -250,66 +250,66 @@
   <si>
     <t>Материаловедение</t>
   </si>
   <si>
     <t>В учебном пособии рассмотрены основные стадии создания изделий с заданными триботехническими показателями, описаны виды внешних воздействий на изделия, представлены методики определения силовых, скоростных условий работы узлов трения и выбора для них материалов. Книга дополнена вопросами для самоконтроля и приложениями, которые способствуют лучшему усвоению материалов пособия.</t>
   </si>
   <si>
     <t>978-5-534-02382-4</t>
   </si>
   <si>
     <t>34.31я73</t>
   </si>
   <si>
     <t>19.12.2016</t>
   </si>
   <si>
     <t>СТАТИСТИЧЕСКИЕ МЕТОДЫ В УПРАВЛЕНИИ КАЧЕСТВОМ 2-е изд., испр. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Горленко О. А., Борбаць Н. М. ; Под ред. Горленко О.А.</t>
   </si>
   <si>
     <t>Статистика</t>
   </si>
   <si>
-    <t>В курсе изложен теоретический материал, необходимый для понимания методических основ решения задач статистического управления качеством. В курсе рассмотрены методы описательной статистики, инструменты контроля качества, вопросы оценки формы распределения данных, построение статистических моделей методами регрессионного анализа.</t>
+    <t>В учебнике изложен теоретический материал, необходимый для понимания методических основ решения задач статистического управления качеством. В книге рассмотрены методы описательной статистики, инструменты контроля качества, вопросы оценки формы распределения данных, построение статистических моделей методами регрессионного анализа. Издание содержит упражнения для самостоятельной работы, список рекомендуемой литературы, а также приложения, способствующие лучшему усвоению материалов учебника.</t>
   </si>
   <si>
     <t>978-5-534-12070-7</t>
   </si>
   <si>
     <t>65.290я73</t>
   </si>
   <si>
     <t>16.12.2016</t>
   </si>
   <si>
     <t>СТАТИСТИЧЕСКИЕ МЕТОДЫ В УПРАВЛЕНИИ КАЧЕСТВОМ 2-е изд., испр. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
-    <t>В курсе изложен теоретический материал, необходимый для понимания методических основ решения задач статистического управления качеством. В курсе рассмотрены методы описательной статистики, инструменты контроля качества, вопросы оценки формы распределения данных, построение статистических моделей методами регрессионного анализа. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования.</t>
+    <t>В учебнике изложен теоретический материал, необходимый для понимания методических основ решения задач статистического управления качеством. В книге рассмотрены методы описательной статистики, инструменты контроля качества, вопросы оценки формы распределения данных, построение статистических моделей методами регрессионного анализа. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования.</t>
   </si>
   <si>
     <t>978-5-534-13780-4</t>
   </si>
   <si>
     <t>65.290я723</t>
   </si>
   <si>
     <t>02.08.2018</t>
   </si>
   <si>
     <t>ТЕХНОЛОГИЯ МАШИНОСТРОЕНИЯ 2-е изд., испр. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Учебник, который вы держите в руках, удачно сочетает теоретические сведения и примеры их практического применения в реальной жизни. В учебнике представлены все основные разделы курса, обеспечивающие подготовку обучающихся к освоению отраслевых технологий обрабатывающих производств. Текст актуален, приведены действующие ГОСТы, учтен отечественный и зарубежный опыт.</t>
   </si>
   <si>
     <t>978-5-534-19240-7</t>
   </si>
   <si>
     <t>34.4я723</t>
   </si>
   <si>
     <t>30.11.2017</t>
   </si>