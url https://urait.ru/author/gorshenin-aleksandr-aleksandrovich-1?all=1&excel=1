--- v1 (2026-03-03)
+++ v2 (2026-04-23)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
   <si>
-    <t>04.03.2026</t>
+    <t>23.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>