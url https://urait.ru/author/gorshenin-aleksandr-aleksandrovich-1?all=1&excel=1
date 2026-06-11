--- v2 (2026-04-23)
+++ v3 (2026-06-11)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
-[...1 lines deleted...]
-    <t>23.04.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
+  <si>
+    <t>11.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -167,53 +167,50 @@
     <t>67.408я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>27.09.2024</t>
   </si>
   <si>
     <t>УГОЛОВНАЯ ОТВЕТСТВЕННОСТЬ НЕСОВЕРШЕННОЛЕТНИХ. Учебник для вузов</t>
   </si>
   <si>
     <t>Издание подготовлено на основе Уголовного Кодекса Российской Федерации, а также действующих постановлений Пленума Верховного Суда Российской Федерации. Содержит уголовно-правовой и криминологический аспекты уголовной ответственности несовершеннолетних. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Предназначено для студентов, преподавателей, практических работников, а также всех тех, кто интересуется уголовным правом и криминологией.</t>
   </si>
   <si>
     <t>978-5-534-20536-7</t>
   </si>
   <si>
     <t>УГОЛОВНОЕ ПРАВО: ОСВОБОЖДЕНИЕ ОТ УГОЛОВНОЙ ОТВЕТСТВЕННОСТИ, НАКАЗАНИЯ И ЕГО ОТБЫВАНИЯ. Учебник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
-  </si>
-[...1 lines deleted...]
-    <t>Издание подготовлено на основе Уголовного Кодекса Российской Федерации, а также действующих постановлений Пленума Верховного Суда Российской Федерации. Рассматриваются уголовно-правовой, уголовно-процессуальный и уголовно-исполнительный аспекты видов освобождения от уголовной ответственности, наказания и его отбывания. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Предназначено для студентов, преподавателей, практических работников, всех интересующихся уголовным правом.</t>
   </si>
   <si>
     <t>978-5-534-20836-8</t>
   </si>
   <si>
     <t>16.10.2024</t>
   </si>
   <si>
     <t>УГОЛОВНОЕ ПРАВО: УГОЛОВНАЯ ОТВЕТСТВЕННОСТЬ НЕСОВЕРШЕННОЛЕТНИХ. Учебник для СПО</t>
   </si>
   <si>
     <t>978-5-534-20835-1</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
@@ -998,127 +995,127 @@
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
         <v>579.0</v>
       </c>
       <c r="M7" s="9">
         <v>639.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>49</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>50</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S7" s="6" t="s">
-        <v>51</v>
+        <v>39</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X7" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y7" s="8">
         <v>0.136</v>
       </c>
       <c r="Z7" s="6"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="8">
         <v>590014</v>
       </c>
       <c r="B8" s="6" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>117</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
         <v>529.0</v>
       </c>
       <c r="M8" s="9">
         <v>579.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>49</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>50</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S8" s="6" t="s">
         <v>46</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y8" s="8">
         <v>0.16</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
   </hyperlinks>