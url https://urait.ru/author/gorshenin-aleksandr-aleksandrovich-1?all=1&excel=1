--- v3 (2026-06-11)
+++ v4 (2026-08-11)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
-    <t>11.06.2026</t>
+    <t>11.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>