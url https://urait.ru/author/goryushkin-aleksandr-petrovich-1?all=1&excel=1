--- v3 (2026-05-21)
+++ v4 (2026-07-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
-    <t>21.05.2026</t>
+    <t>13.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,51 +133,51 @@
   <si>
     <t>07.06.2021</t>
   </si>
   <si>
     <t>АБСТРАКТНАЯ И КОМПЬЮТЕРНАЯ АЛГЕБРА. Учебник для вузов</t>
   </si>
   <si>
     <t>Горюшкин А. П.</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Компьютерные и информационные науки</t>
   </si>
   <si>
     <t>Фундаментальные и теоретические основы информатики</t>
   </si>
   <si>
-    <t>В основу издания положен курс лекций по дисциплине «Элементы абстрактной и компьютерной алгебры», читавшийся автором в течение ряда лет для студентов различных специальностей Камчатского государственного университета имени Витуса Беринга. Издание представляет собой систематическое изложение основ классической алгебры с краткими, но полными доказательствами и с обсуждением особенностей методики компьютерного изучения алгебраических объектов. В качестве компьютерных математических программ выбран наиболее приспособленный для обработки символьных данных пакет компьютерных математических программ Maple. Представлены все основные задачи, связанные с машинным исследованием групп подстановок, абстрактных групп, кольца целых чисел, и его гомоморфных образов, а также колец многочленов от одного и нескольких переменных. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов вузов, обучающихся по направлению подготовки «Педагогическое образование», профилю «Информатика». Может быть полезным для студентов других направлений подготовки, имеющих в государственном образовательном стандарте дисциплины «Информатика», «Математика», «Элементы абстрактной и компьютерной алгебры», а также для отдельных специальностей СПО, учителей математики и информатики и учащихся старших классов гимназий и лицеев.</t>
+    <t>В основу издания положен курс лекций по дисциплине «Элементы абстрактной и компьютерной алгебры», читавшийся автором в течение ряда лет для студентов различных специальностей Камчатского государственного университета имени Витуса Беринга. Издание представляет собой систематическое изложение основ классической алгебры с краткими, но полными доказательствами и с обсуждением особенностей методики компьютерного изучения алгебраических объектов. В качестве компьютерных математических программ выбран наиболее приспособленный для обработки символьных данных пакет компьютерных математических программ Maple. Представлены все основные задачи, связанные с машинным исследованием групп подстановок, абстрактных групп, кольца целых чисел, и его гомоморфных образов, а также колец многочленов от одного и нескольких переменных.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-14085-9</t>
   </si>
   <si>
     <t>22.14я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>