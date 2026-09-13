--- v4 (2026-07-13)
+++ v5 (2026-09-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
-    <t>13.07.2026</t>
+    <t>13.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -801,54 +801,54 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
         <v>691</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>3019.0</v>
+        <v>3169.0</v>
       </c>
       <c r="M5" s="9">
-        <v>3319.0</v>
+        <v>3489.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>