--- v2 (2026-02-21)
+++ v3 (2026-06-23)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
   <si>
-    <t>21.02.2026</t>
+    <t>23.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -154,51 +154,51 @@
   <si>
     <t>История литературы</t>
   </si>
   <si>
     <t>Содержание курса охватывает основной материал учебной программы по истории русской литературы XIX века. Каждая тема курса включает вопросы, ответы на которые требуют знания основных фактов биографии писателя, текстов его произведений (входящих в программу), важнейших откликов на его творчество, принадлежащих ведущим литературным критикам. Вопросы «проверочного» характера, требующие четких и однозначных ответов, чередуются с заданиями, стимулирующими активность восприятия шедевров, учитывающими специфику гуманитарной науки. В курс вошли миниатюрные очерки «Мелочи литературного быта», знакомящие учащихся с некоторыми колоритными подробностями из истории золотого века русской литературы. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-19639-9</t>
   </si>
   <si>
     <t>83.3(2Рос=Рус)1я723</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>РУССКАЯ ЛИТЕРАТУРА В ВОПРОСАХ И ОТВЕТАХ. XX ВЕК 3-е изд., испр. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Под ред. Романовой Г.И.</t>
   </si>
   <si>
-    <t>В курсе рассмотрены произведения, признанные художественной классикой и вошедшие в учебные хрестоматии по литературе ХХ в. Как и в курсе «Русская литература в вопросах и ответах. XIX век» под редакцией Л. В. Черняк, в данном курсе соблюдается тот же жанровый принцип (вопросы и ответы). Курс поможет учащимся осмыслить классические тексты, обращая внимание на характерные детали, композиционные приемы, лексику, ритм, на творческую индивидуальность писателя. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования.</t>
+    <t>В курсе рассмотрены произведения, признанные художественной классикой и вошедшие в учебные хрестоматии по литературе ХХ в. По каждой теме задаются вопросы, ответы на которые требуют знания основных фактов биографии писателя, текстов его произведений (входящих в программу), важнейших откликов на его творчество, принадлежащих ведущим литературным критикам. Для студентов образовательных учреждений среднего профессионального образования.</t>
   </si>
   <si>
     <t>978-5-534-19640-5</t>
   </si>
   <si>
     <t>83.3(Рос=Рус)1я723</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>