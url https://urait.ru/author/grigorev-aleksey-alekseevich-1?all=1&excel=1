--- v1 (2026-03-04)
+++ v2 (2026-06-18)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
   <si>
-    <t>04.03.2026</t>
+    <t>18.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -154,51 +154,51 @@
   <si>
     <t>Вступительные темы курса посвящены истории, понятиям, критериям выделения, классификации памятников наследия. Рассмотрены связи Всемирного наследия с географией культуры. Основная часть курса посвящена роли памятников наследия в формировании информационного поля Земли. Обсуждаются вопросы освоения географического пространства, пути которого маркируются памятниками Всемирного наследия ЮНЕСКО. Подчеркнута роль при освоении Земли знаний и умений в ориентировании в пространстве и во времени, которые приобретались с помощью измерений по Солнцу. Рассмотрено формирование священных мест, многие памятники которых вошли в список наследия ЮНЕСКО. Обсуждаются знаки, символы и образы стран мира, в информации о которых памятники ЮНЕСКО являются знаковыми феноменами. В качестве «вершины» знаний, присущих памятникам ЮНЕСКО, рассмотрена их интеграция в банки данных, одним из которых является ноосфера, или сфера разума. Для специалистов, студентов и всех интересующихся Всемирным наследием.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-15893-9</t>
   </si>
   <si>
     <t>26.89(0)я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>20.04.2021</t>
   </si>
   <si>
     <t>ГЕОГРАФИЯ КУЛЬТУРЫ. Учебник для вузов</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
-    <t>Обсуждается концепция истоков географии культуры, «шаги» от нее — различные аспекты влияния ее на традиционную и отчасти на инновационную культуру. В мировом контексте рассматриваются памятники древнего природно-культурного Наследия (мегалиты, петроглифы, лабиринты). С геоэкологической позиции обсуждается принципиально новое видение их возможного предназначения как элементов ориентирования в пространстве и во времени в целях безопасности жизнедеятельности и устойчивого функционирования в географическом пространстве. Показываются неразрывность связи древних памятников с ландшафтом, соподчиненность и одновременность (в связи со сказанным выше) сакрализации окружающего их пространства и формирования сакральных объектов. Обсуждаются вопросы отражения различных аспектов геокультурного пространства в зеркале культуры. Рассматриваются вопросы передачи информации о прошлом Наследии человечества с помощью знаков и символов. Обсуждаются вопросы патриотической и просвещенческой роли памятников Наследия, необходимость охраны древних памятников Наследия как ключевых истоков Ноосферного мышления. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов и преподавателей географических факультетов и всех интересующихся.</t>
+    <t>Обсуждается концепция истоков географии культуры, «шаги» от нее — различные аспекты влияния ее на традиционную и отчасти на инновационную культуру. В мировом контексте рассматриваются памятники древнего природно-культурного Наследия (мегалиты, петроглифы, лабиринты). С геоэкологической позиции обсуждается принципиально новое видение их возможного предназначения как элементов ориентирования в пространстве и во времени в целях безопасности жизнедеятельности и устойчивого функционирования в географическом пространстве.</t>
   </si>
   <si>
     <t>978-5-534-14386-7</t>
   </si>
   <si>
     <t>71я73</t>
   </si>
   <si>
     <t>22.01.2026</t>
   </si>
   <si>
     <t>Геоэкология. Учебник для вузов</t>
   </si>
   <si>
     <t>А.А. Григорьев</t>
   </si>
   <si>
     <t>Естественные науки</t>
   </si>
   <si>
     <t>Экология</t>
   </si>
   <si>
     <t>Данный курс — своеобразный проводник в прошлое, настоящее и будущее планеты! Курс открывает тайны стихийных бедствий и ошибок человечества, которые изменили ландшафт Земли, и помогает понять, как избежать повторения этих ошибок. Рассмотрены различные природные явления — цунами, землетрясения, наводнения и т. д. Подробно проанализировано антропогенное воздействие на природу, в том числе трагедия Приаралья, техногенные катастрофы и международные конфликты из-за ресурсов. Обсуждаются проекты по изменению природы и другие дискуссионные вопросы географии и геоэкологии — то, что двигает науку вперед! Этот курс — не просто знания, а ключ к пониманию сложного, но невероятно интересного мира геоэкологии. Для студентов, обучающихся по педагогическим направлениям, и учителей-географов.</t>
   </si>
@@ -990,94 +990,94 @@
       <c r="Z6" s="6"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="8">
         <v>582325</v>
       </c>
       <c r="B7" s="6" t="s">
         <v>49</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>50</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>51</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
-        <v>2089.0</v>
+        <v>2069.0</v>
       </c>
       <c r="M7" s="9">
-        <v>2299.0</v>
+        <v>2279.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>45</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>52</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>53</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>54</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>55</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
         <v>56</v>
       </c>
       <c r="X7" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y7" s="8">
-        <v>0.607</v>
+        <v>0.6</v>
       </c>
       <c r="Z7" s="6"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="8">
         <v>564837</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>57</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
         <v>58</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2025</v>
       </c>