--- v2 (2026-06-18)
+++ v3 (2026-08-22)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
   <si>
-    <t>18.06.2026</t>
+    <t>22.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>