--- v1 (2026-03-14)
+++ v2 (2026-05-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
   <si>
-    <t>14.03.2026</t>
+    <t>14.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>