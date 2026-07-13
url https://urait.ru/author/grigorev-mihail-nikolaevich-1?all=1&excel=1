--- v2 (2026-05-13)
+++ v3 (2026-07-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
   <si>
-    <t>14.05.2026</t>
+    <t>13.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -160,51 +160,51 @@
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-21597-7</t>
   </si>
   <si>
     <t>65.40я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>22.01.2024</t>
   </si>
   <si>
     <t>ЛОГИСТИКА 5-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Григорьев М. Н., Уваров С. А.</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
-    <t>В курсе рассмотрены научные и методологические основы современной логистики и управления цепями поставок. Показан процесс становления и развития логистического менеджмента на предприятиях, представлен механизм его взаимодействия с другими видами функционального менеджмента. Подробно изложены функциональные области логистики, а также ее концепции и системы. Значительное место отведено информационным системам и технологиям в логистике. Данный курс в совокупности с изданием М. Н. Григорьева, А. П. Долгова и С. А. Уварова «Логистика. Продвинутый курс» представляет собой уникальный комплекс курсов для сквозной подготовки (бакалавр, специалист, магистр, практический работник) в рамках новой образовательной концепции. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для широкого круга бакалавров, изучающих логистику в рамках своего направления. Также может быть полезен для слушателей программ повышения квалификации и профессиональной переподготовки, специалистов-практиков, руководителей и сотрудников функциональных подразделений предприятий.</t>
+    <t>В курсе рассмотрены научные и методологические основы современной логистики и управления цепями поставок. Показан процесс становления и развития логистического менеджмента на предприятиях, представлен механизм его взаимодействия с другими видами функционального менеджмента. Подробно изложены функциональные области логистики, а также ее концепции и системы. Значительное место отведено информационным системам и технологиям в логистике. Данный курс в совокупности с изданием М. Н. Григорьева, А. П. Долгова и С. А. Уварова «Логистика. Продвинутый курс» представляет собой уникальный комплекс курсов для сквозной подготовки (бакалавр, специалист, магистр, практический работник) в рамках новой образовательной концепции.</t>
   </si>
   <si>
     <t>978-5-534-18196-8</t>
   </si>
   <si>
     <t>27.10.2025</t>
   </si>
   <si>
     <t>Логистика закупок. Учебник для вузов</t>
   </si>
   <si>
     <t>Григорьев М. Н., Уваров С. А., Ткач В. В.</t>
   </si>
   <si>
     <t>В курсе подробно рассмотрена логистика закупок, в частности логистические решения в управлении закупками, маркетинг закупок, взаимоотношения с поставщиками, автоматизация и цифровизация закупок. Курс соответствует федеральному государственному образовательному стандарту высшего образования. Для студентов высших учебных заведений, обучающихся по направлению подготовки «Торговое дело». Может быть полезен также для аспирантов и преподавателей, слушателей программ повышения квалификации и профессиональной переподготовки, специалистов-практиков, руководителей и сотрудников функциональных подразделений предприятий.</t>
   </si>
   <si>
     <t>978-5-534-21880-0</t>
   </si>
   <si>
     <t>65.291.592я73</t>
   </si>
   <si>
     <t>09.10.2015</t>
   </si>
@@ -214,51 +214,51 @@
   <si>
     <t>Григорьев М. Н., Долгов А. П., Уваров С. А.</t>
   </si>
   <si>
     <t>В курсе рассмотрены научные и методологические основы современной логистики, процесс формирования пространства интеграции логистических систем. Представлены кейсы для самостоятельной работы, а также список рекомендуемой литературы. Кур включает подробное рассмотрение проблем логистики производственных процессов, приведены функциональные виды коммерческой логистики, подробно освещены транспортные логистические задачи, раскрываются методы анализа в системах логистического менеджмента, приведены детерминированные, динамические и стохастические модели управления запасами. Значительное место отведено рассмотрению современных достижений информационной логистики и программных продуктов отечественных и зарубежных производителей.</t>
   </si>
   <si>
     <t>978-5-534-15979-0</t>
   </si>
   <si>
     <t>27.09.2024</t>
   </si>
   <si>
     <t>МАРКЕТИНГ 6-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Григорьев М. Н.</t>
   </si>
   <si>
     <t>Экономические науки</t>
   </si>
   <si>
     <t>Маркетинг</t>
   </si>
   <si>
-    <t>Данное издание представляет собой полный и всесторонне разработанный систематический курс маркетинга. Автор для обоснования понятийного аппарата маркетинга рассматривает богатую и быстро меняющуюся терминологию на русском и английском языках, что особенно важно как для теоретиков, так и для практиков. Подробно освещены сущность и содержание маркетинговой деятельности, управление, аналитический инструментарий, товарная политика и проблема ценообразования в маркетинге. Большое внимание уделено системе товародвижения и особенностям международного маркетинга. В данном курсе нашел отражение богатый отечественный и зарубежный опыт. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Является составляющей частью учебно-методической основы инновационной концепции сквозного непрерывного интерактивного обучения «Дерево знаний современных логистики и маркетинга». Для студентов вузов, обучающихся по экономическим направлениям и специальностям, а также для студентов образовательных учреждений среднего профессионального образования и преподавателей экономических дисциплин.</t>
+    <t>Данное издание представляет собой полный и всесторонне разработанный систематический курс маркетинга. Автор для обоснования понятийного аппарата маркетинга рассматривает богатую и быстро меняющуюся терминологию на русском и английском языках, что особенно важно как для теоретиков, так и для практиков. Подробно освещены сущность и содержание маркетинговой деятельности, управление, аналитический инструментарий, товарная политика и проблема ценообразования в маркетинге. Большое внимание уделено системе товародвижения и особенностям международного маркетинга. В данном курсе нашел отражение богатый отечественный и зарубежный опыт. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов вузов, обучающихся по экономическим направлениям и специальностям, а также для студентов образовательных учреждений среднего профессионального образования и преподавателей экономических дисциплин.</t>
   </si>
   <si>
     <t>978-5-534-20372-1</t>
   </si>
   <si>
     <t>65.290-2я73</t>
   </si>
   <si>
     <t>Планирование и организация логистических процессов в закупках и складировании 4-е изд., испр. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>В курсе рассматриваются принципы, нормы и методы логистических процессов в закупках и организация складских помещений. Для студентов средних специальных учебных заведений, обучающихся по направлению подготовки «Торговое дело».</t>
   </si>
   <si>
     <t>978-5-534-21596-0</t>
   </si>
   <si>
     <t>65.40я723</t>
   </si>