--- v3 (2026-07-13)
+++ v4 (2026-09-02)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
   <si>
-    <t>13.07.2026</t>
+    <t>02.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>