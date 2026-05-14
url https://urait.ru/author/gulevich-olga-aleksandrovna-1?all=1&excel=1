--- v2 (2026-03-27)
+++ v3 (2026-05-14)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
-    <t>27.03.2026</t>
+    <t>14.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>