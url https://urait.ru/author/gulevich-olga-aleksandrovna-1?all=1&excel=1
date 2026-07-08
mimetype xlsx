--- v3 (2026-05-14)
+++ v4 (2026-07-08)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
-    <t>14.05.2026</t>
+    <t>08.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -154,69 +154,69 @@
   <si>
     <t>Социальная и организационная психология</t>
   </si>
   <si>
     <t>Средства массовой коммуникации сопровождают нас на протяжении всей жизни. Они дают нам новые возможности и оказывают влияние. Психология массовых коммуникаций — широкая область изучения, в которой работают сотни ученых со всего мира. На протяжении десятилетий они изучали роль газет и журналов, радио и телевидения. Однако сегодня активно развивается психология Интернета. В этом курсе мы рассмотрим, какое влияние классическая и современная массовая коммуникация оказывает на наши представления о мире и психологическое благополучие, какие возможности она дает нам для взаимного восприятия и социального поведения, какую роль она играет в образовании, профессиональной деятельности, политических и межгрупповых отношениях. Материал, описанный в этом курсе, можно использовать в различных областях социальной практики.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-21264-8</t>
   </si>
   <si>
     <t>88.53я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>27.02.2019</t>
   </si>
   <si>
     <t>ПСИХОЛОГИЯ МЕЖГРУППОВЫХ ОТНОШЕНИЙ 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
-    <t>Каждый человек является членом разных социальных групп — от половых и возрастных до политических и религиозных, от школьного класса и отдела в организации до члена музыкального или спортивного сообщества. Восприятие себя как члена группы кардинальным образом изменяет наши оценки, эмоции и поведение. В курсе мы рассмотрим, почему происходят межгрупповые конфликты, какое влияние они оказывают на участников и как можно улучшить межгрупповые отношения. Содержание курса соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений психологического профиля, аспирантов, преподавателей, а также практикующих психологов.</t>
+    <t>Каждый человек является членом разных социальных групп — от половых и возрастных до политических и религиозных, от школьного класса и отдела в организации до члена музыкального или спортивного сообщества. Восприятие себя как члена группы кардинальным образом изменяет наши оценки, эмоции и поведение. В этом курсе мы рассмотрим, почему происходят межгрупповые конфликты, какое влияние они оказывают на участников и как можно улучшить межгрупповые отношения. Содержание курса соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений психологического профиля, аспирантов, преподавателей, а также практикующих психологов.</t>
   </si>
   <si>
     <t>978-5-534-10719-7</t>
   </si>
   <si>
     <t>88.54я73</t>
   </si>
   <si>
     <t>14.02.2018</t>
   </si>
   <si>
     <t>СОЦИАЛЬНАЯ ПСИХОЛОГИЯ 3-е изд., испр. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Гулевич О. А., Сариева И. Р.</t>
   </si>
   <si>
-    <t>Эта книга адресована людям, начинающим изучать социальную психологию. В ней рассмотрены классические и современные направления социально-психологических исследований. Учебник включает четыре раздела. В первом, втором и третьем разделах представлены базовые закономерности социального познания, социальной коммуникации и социального взаимодействия. Они возникают на уровне межличностного общения, но сохраняются в группах и межгрупповых отношениях. В четвертом разделе проанализированы процессы и феномены, возникающие в социальных группах, члены которых осознают свою принадлежность к одному сообществу. В заключение авторы рассматривают, каким образом происходит присвоение социального опыта. Чтобы проверить знания, студенты могут ответить на контрольные вопросы и выполнить творческие задания.</t>
+    <t>Эта книга адресована людям, начинающим изучать социальную психологию. В ней рассмотрены классические и современные направления социально-психологических исследований. Учебник включает пять разделов. В первом, втором и третьем разделах представлены базовые закономерности социального познания, социальной коммуникации и социального взаимодействия. Они возникают на уровне межличностного общения, но сохраняются в группах и межгрупповых отношениях. В четвертом разделе проанализированы процессы и феномены, возникающие в социальных группах, члены которых осознают свою принадлежность к одному сообществу. В пятом разделе говорится о том, как строятся отношения между разными социальными группами. В заключение авторы рассматривают, каким образом происходит присвоение социального опыта. Чтобы проверить знания, студенты могут ответить на контрольные вопросы и выполнить творческие задания.</t>
   </si>
   <si>
     <t>978-5-534-05490-3</t>
   </si>
   <si>
     <t>88.5я73</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>