--- v4 (2026-07-08)
+++ v5 (2026-08-22)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
-    <t>08.07.2026</t>
+    <t>22.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>