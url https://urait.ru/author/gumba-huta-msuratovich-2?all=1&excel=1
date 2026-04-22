--- v2 (2026-03-03)
+++ v3 (2026-04-22)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
   <si>
-    <t>03.03.2026</t>
+    <t>22.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>