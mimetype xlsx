--- v3 (2026-04-22)
+++ v4 (2026-06-22)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
-[...1 lines deleted...]
-    <t>22.04.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
+  <si>
+    <t>22.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,75 +133,75 @@
   <si>
     <t>15.06.2017</t>
   </si>
   <si>
     <t>ПЛАНИРОВАНИЕ НА ПРЕДПРИЯТИИ В СТРОИТЕЛЬНОЙ ОТРАСЛИ. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Под общ. ред. Гумба Х.М.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>Технические науки</t>
   </si>
   <si>
     <t>Строительство</t>
   </si>
   <si>
-    <t>В учебнике систематизированы теоретические основы планирования на предприятии, обобщен отечественный опыт логического метода планирования материально-технического обеспечения, раскрыты основные этапы бизнес-планирования инвестиционно-строительного проекта. Приводятся разнообразные примеры планирования на предприятиях строительной отрасли: бизнес-планирование строительства жилого комплекса, планирование деятельности строительного предприятия, планирование производственной программы и бюджета строительного предприятия с учетом вероятностного фактора строительного производства и др. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования экономического профиля, преподавателей, а также для специалистов, работающих в инвестиционно-строительной сфере.</t>
+    <t>В учебнике систематизированы теоретические основы планирования на предприятии, обобщен отечественный опыт логического метода планирования материально-технического обеспечения, раскрыты основные этапы бизнес-планирования инвестиционно-строительного проекта. Приводятся разнообразные примеры планирования на предприятиях строительной отрасли: бизнес-планирование строительства жилого комплекса, планирование деятельности строительного предприятия, планирование производственной программы и бюджета строительного предприятия с учетом вероятностного фактора строительного производства и др. Издание адресовано студентам бакалавриата по направлениям подготовки «Экономика» и «Менеджмент»; будет полезно студентам магистратуры и слушателям программ повышения квалификации, а также преподавателям строительных и экономических факультетов, специалистам-практикам.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-04938-1</t>
   </si>
   <si>
     <t>65.23я723</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>09.06.2017</t>
   </si>
   <si>
     <t>ПЛАНИРОВАНИЕ НА ПРЕДПРИЯТИИ ДЛЯ СТРОИТЕЛЬНЫХ ВУЗОВ. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
-    <t>В учебнике систематизированы теоретические основы планирования на предприятии, обобщен отечественный опыт логического метода планирования материально-технического обеспечения, раскрыты основные этапы бизнес-планирования инвестиционно-строительного проекта. Приводятся разнообразные примеры планирования на предприятиях строительной отрасли: бизнес-планирование строительства жилого комплекса, планирование деятельности строительного предприятия, планирование производственной программы и бюджета строительного предприятия с учетом вероятностного фактора строительного производства и др. Издание адресовано студентам бакалавриата по направлениям подготовки «Экономика» и «Менеджмент»; будет полезно студентам магистратуры и слушателям программ повышения квалификации, а также преподавателям строительных и экономических факультетов, специалистам-практикам.</t>
+    <t>В учебнике систематизированы теоретические основы планирования на предприятии, обобщен отечественный опыт логического метода планирования материально технического обеспечения, раскрыты основные этапы бизнес-планирования инвестиционно-строительного проекта. Приводятся разнообразные примеры планирования на предприятиях строительной отрасли: бизнес-планирование строительства жилого комплекса, планирование деятельности строительного предприятия, планирование производственной программы и бюджета строительного предприятия с учетом вероятностного фактора строительного производства и др. Издание адресовано студентам бакалавриата по направлениям подготовки «Экономика» и «Менеджмент»; будет полезно студентам магистратуры и слушателям программ повышения квалификации, а также преподавателям строительных и экономических факультетов, специалистам-практикам.</t>
   </si>
   <si>
     <t>978-5-534-02926-0</t>
   </si>
   <si>
     <t>65.23я73</t>
   </si>
   <si>
     <t>02.05.2023</t>
   </si>
   <si>
     <t>СТРОИТЕЛЬНЫЙ КОНТРОЛЬ И АУДИТ 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Отв. ред. Гумба Х. М.</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Курс, подготовленный преподавателями ФГБОУ ВО «Воронежский государственный технический университет» (Воронежский опорный университет) совместно с преподавателями Московского государственного строительного университета (НИУ) и Абхазского государственного университета, содержит систематизированное изложение вопросов теории и практики проведения строительного контроля и аудита в инвестиционно-строительной сфере. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений технического профиля, аспирантов, преподавателей, а также практических работников.</t>
   </si>
   <si>
     <t>978-5-534-16024-6</t>
   </si>
@@ -244,66 +244,69 @@
   <si>
     <t>65.31я73</t>
   </si>
   <si>
     <t>ЭКОНОМИКА ОТРАСЛИ: ЦЕНООБРАЗОВАНИЕ И СМЕТНОЕ ДЕЛО В СТРОИТЕЛЬСТВЕ 4-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>В курсе рассмотрены цели, задачи и методы ценообразования на строительную продукцию. Представлены основные положения по определению стоимости строительной продукции, методы расчета составляющих стоимости объектов жилищно-гражданского и промышленного назначения. Рассмотрены основы действующей в Российской Федерации системы ценообразования и сметного нормирования в строительстве. Предложена методика определения стоимости проектных работ на основе укрупненных показателей. Особое внимание уделено влиянию договорных отношений на стоимость строительной продукции. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования, обучающихся по экономическим специальностям, а также слушателей школ бизнеса.</t>
   </si>
   <si>
     <t>978-5-534-17917-0</t>
   </si>
   <si>
     <t>65.31я723</t>
   </si>
   <si>
     <t>23.10.2018</t>
   </si>
   <si>
     <t>ЭКОНОМИКА СТРОИТЕЛЬСТВА 4-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Экономика в отдельных отраслях</t>
   </si>
   <si>
-    <t>Учебник, подготовленный ведущими преподавателями Национального исследовательского Московского государственного строительного университета, содержит систематизированное изложение вопросов теории и практики развития рыночных отношений в инвестиционно-строительной сфере. В издании отражена специфика отраслевой экономики, обусловленная особенностями строительного производства. Кроме исчерпывающего теоретического материала, представлены примеры расчетов и ситуационные задачи из практики деятельности строительных предприятий, что позволит читателю не только изучить теоретические основы экономики строительства, но и приобрести практические навыки анализа и принятия управленческих решений.</t>
+    <t>Учебник, подготовленный ведущими преподавателями Национального исследовательского Московского государственного строительного университета, содержит систематизированное изложение вопросов теории и практики развития рыночных отношений в инвестиционно-строительной сфере. В издании отражена специфика отраслевой экономики, обусловленная особенностями строительного производства. Кроме исчерпывающего теоретического материала, представлены примеры расчетов и ситуационные задачи из практики деятельности строительных предприятий, что позволит читателю не только изучить теоретические основы экономики строительства, но и приобрести практические навыки анализа и принятия управленческих решений. Учебник предназначен для студентов бакалавриата, может быть полезен студентам магистратуры, аспирантам, а также практическим работникам.</t>
   </si>
   <si>
     <t>978-5-534-10234-5</t>
   </si>
   <si>
-    <t>27.05.2021</t>
-[...8 lines deleted...]
-    <t>978-5-534-14515-1</t>
+    <t>14.05.2026</t>
+  </si>
+  <si>
+    <t>ЭКОНОМИКА СТРОИТЕЛЬСТВА 6-е изд., пер. и доп. Учебник и практикум для вузов</t>
+  </si>
+  <si>
+    <t>Х.М. Гумба [и др.]; под общей редакцией Х.М. Гумба.</t>
+  </si>
+  <si>
+    <t>Курс направлен на формирование системного понимания экономических процессов в строительной отрасли. В рамках курса рассматриваются особенности функционирования строительного рынка и организация проектирования. Особое внимание уделяется деятельности строительного предприятия, инвестициям, управлению основными и оборотными средствами, материально-техническому обеспечению и трудовым ресурсам. Изучаются вопросы планирования, формирования себестоимости, финансовых результатов, бухгалтерского учета и налогообложения. Курс также включает анализ финансово-хозяйственной деятельности и разработку мер по повышению эффективности предприятия. Кроме исчерпывающего теоретического материала, в издании представлены примеры расчетов и ситуационные задачи из практики деятельности строительных предприятий, что позволит студентам не только изучить теоретические основы экономики строительства, но и приобрести практические навыки анализа и принятия управленческих решений.</t>
+  </si>
+  <si>
+    <t>978-5-534-19849-2</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
@@ -663,51 +666,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/planirovanie-na-predpriyatii-v-stroitelnoy-otrasli-585422" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/planirovanie-na-predpriyatii-dlya-stroitelnyh-vuzov-583380" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/stroitelnyy-kontrol-i-audit-587862" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/uchet-i-kontrol-tehnologicheskih-processov-v-stroitelstve-587864" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/cenoobrazovanie-i-smetnoe-delo-v-stroitelstve-582545" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ekonomika-otrasli-cenoobrazovanie-i-smetnoe-delo-v-stroitelstve-587262" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ekonomika-stroitelstva-590569" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ekonomika-stroitelstva-590546" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/planirovanie-na-predpriyatii-v-stroitelnoy-otrasli-585422" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/planirovanie-na-predpriyatii-dlya-stroitelnyh-vuzov-583380" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/stroitelnyy-kontrol-i-audit-587862" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/uchet-i-kontrol-tehnologicheskih-processov-v-stroitelstve-587864" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/cenoobrazovanie-i-smetnoe-delo-v-stroitelstve-582545" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ekonomika-otrasli-cenoobrazovanie-i-smetnoe-delo-v-stroitelstve-587262" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ekonomika-stroitelstva-590569" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ekonomika-stroitelstva-557237" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
@@ -1376,115 +1379,115 @@
         <v>75</v>
       </c>
       <c r="S11" s="6" t="s">
         <v>76</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U11" s="6" t="s">
         <v>77</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6" t="s">
         <v>72</v>
       </c>
       <c r="X11" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y11" s="8">
         <v>0.664</v>
       </c>
       <c r="Z11" s="6"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="8">
-        <v>590546</v>
+        <v>557237</v>
       </c>
       <c r="B12" s="6" t="s">
         <v>78</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6" t="s">
         <v>79</v>
       </c>
       <c r="E12" s="6" t="s">
-        <v>33</v>
+        <v>80</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="8">
         <v>2026</v>
       </c>
       <c r="J12" s="8">
-        <v>541</v>
+        <v>545</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L12" s="9">
-        <v>2739.0</v>
+        <v>2749.0</v>
       </c>
       <c r="M12" s="9">
-        <v>3009.0</v>
+        <v>3019.0</v>
       </c>
       <c r="N12" s="6" t="s">
         <v>53</v>
       </c>
       <c r="O12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P12" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Q12" s="6" t="s">
         <v>64</v>
       </c>
       <c r="R12" s="6" t="s">
         <v>75</v>
       </c>
       <c r="S12" s="6" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U12" s="6" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="V12" s="6"/>
       <c r="W12" s="6" t="s">
         <v>68</v>
       </c>
       <c r="X12" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y12" s="8">
-        <v>0.775</v>
+        <v>0.78</v>
       </c>
       <c r="Z12" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_7"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_8"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>