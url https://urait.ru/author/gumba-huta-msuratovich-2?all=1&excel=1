--- v4 (2026-06-22)
+++ v5 (2026-08-22)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
   <si>
-    <t>22.06.2026</t>
+    <t>22.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -1400,94 +1400,94 @@
       <c r="Z11" s="6"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="8">
         <v>557237</v>
       </c>
       <c r="B12" s="6" t="s">
         <v>78</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6" t="s">
         <v>79</v>
       </c>
       <c r="E12" s="6" t="s">
         <v>80</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="8">
         <v>2026</v>
       </c>
       <c r="J12" s="8">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L12" s="9">
         <v>2749.0</v>
       </c>
       <c r="M12" s="9">
         <v>3019.0</v>
       </c>
       <c r="N12" s="6" t="s">
         <v>53</v>
       </c>
       <c r="O12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P12" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Q12" s="6" t="s">
         <v>64</v>
       </c>
       <c r="R12" s="6" t="s">
         <v>75</v>
       </c>
       <c r="S12" s="6" t="s">
         <v>81</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U12" s="6" t="s">
         <v>82</v>
       </c>
       <c r="V12" s="6"/>
       <c r="W12" s="6" t="s">
         <v>68</v>
       </c>
       <c r="X12" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y12" s="8">
-        <v>0.78</v>
+        <v>0.778</v>
       </c>
       <c r="Z12" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_7"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_8"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>