--- v2 (2026-03-28)
+++ v3 (2026-05-14)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="125">
   <si>
-    <t>28.03.2026</t>
+    <t>14.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>