--- v3 (2026-05-14)
+++ v4 (2026-07-13)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="125">
-[...1 lines deleted...]
-    <t>14.05.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="124">
+  <si>
+    <t>13.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,227 +133,224 @@
   <si>
     <t>07.09.2016</t>
   </si>
   <si>
     <t>ИСТОРИЯ ФИЛОСОФИИ. Учебник для вузов</t>
   </si>
   <si>
     <t>Гуревич П. С.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Общественные науки</t>
   </si>
   <si>
     <t>История философии и идей</t>
   </si>
   <si>
-    <t>В учебнике рассматриваются наиболее актуальные философские проблемы, связанные с процессами, идущими в современном мире. Изложение материала имеет свою специфику, определяемую особенностями философии как области миропостижения, где важно само рассуждение, обдумывание, развертывание мысли. В учебнике рассматриваются основные этапы развития философии с древнейших времен до ХХ в., особое внимание уделяется развитию русской философии. Издание адресовано студентам высших учебных заведений.</t>
+    <t>Яркий, лаконичный, легкий авторский стиль изложения делает данный учебник понятным и полезным для широкого круга читателей. В книге просто и понятно излагается история философии, рассматриваются основные этапы развития философии с древнейших времен до ХХ в., особое внимание уделяется развитию русской философии. Вопросы для самоконтроля в конце каждой главы расширяют пространство текста учебника, прививая навыки самостоятельного анализа, помогая овладеть техникой интерпретации философских проблем.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-00647-6</t>
   </si>
   <si>
     <t>87я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>22.02.2017</t>
   </si>
   <si>
     <t>ПЕДАГОГИЧЕСКАЯ АНТРОПОЛОГИЯ. ИСТОРИЯ РАЗВИТИЯ 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Гуревич П. С., Филатов О. К.</t>
   </si>
   <si>
     <t>Педагогика, психология, социальная работа</t>
   </si>
   <si>
     <t>Педагогика и образование. Общие работы</t>
   </si>
   <si>
     <t>Настоящее учебное пособие представляет собой историко-философское и историко-психологическое исследование феномена образования. Книга состоит из двенадцати глав, в которых раскрыты проблемы воспитания и обучения в истории педагогики, представлены педагогические взгляды и идеи Дж. Локка, К. Д. Ушинского, И. Канта и других общественных деятелей и мыслителей. Списки литературы, приведенные в конце глав книги, помогут студентам лучше усвоить материалы учебного пособия.</t>
   </si>
   <si>
     <t>978-5-534-03596-4</t>
   </si>
   <si>
     <t>74.00я73</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>21.03.2013</t>
   </si>
   <si>
     <t>ПОЛИТИЧЕСКАЯ ПСИХОЛОГИЯ 2-е изд. Учебник для бакалавров</t>
   </si>
   <si>
     <t>Политология. Обществознание</t>
   </si>
   <si>
-    <t>Учебник посвящен весьма перспективной области психологического знания, изучающей психологические компоненты, а также их особенности в политической жизни общества. Анализируются классические и современные версии политики, рассматриваются философско-антропологические аспекты этого феномена. Особое внимание уделяется освещению таких вопросов, как рождение политической патопсихологии, психоистория, психология масс, психология вождей и вождизма, язык политики. Для лучшего усвоения теоретических положений в конце глав приведены вопросы для самоконтроля, а также итоговые тестовые задания по курсу.</t>
+    <t>Учебник посвящен весьма перспективной области психологического знания, изучающей психологические компоненты, а также их особенности в политической жизни общества. Анализируются классические и современные версии политики, рассматриваются философско-антропологические аспекты этого феномена. Особое внимание уделяется освещению таких вопросов, как рождение политической патопсихологии, психоистория, психология масс, психология вождей и вождизма, язык политики.</t>
   </si>
   <si>
     <t>978-5-9916-2968-3</t>
   </si>
   <si>
     <t>88.5я73</t>
   </si>
   <si>
     <t>01.04.2013</t>
   </si>
   <si>
     <t>ПСИХОАНАЛИЗ. СОВРЕМЕННАЯ ГЛУБИННАЯ ПСИХОЛОГИЯ. Учебник для вузов</t>
   </si>
   <si>
     <t>Психология. Общие работы</t>
   </si>
   <si>
-    <t>В данном курсе представлена эволюция психоаналитической теории на стадии постпсихоанализа. Освещены новейшие тенденции современного психоанализа, наследующего традиции классического психоанализа, а также их социальные и научные предпосылки. Рассмотрено многообразие направлений и течений внутри постклассического психоанализа, основные представители данных направлений и их вклад в современный психоанализ. После каждой главы приведены вопросы для повторения и рекомендуемая литература, способствующие лучшему закреплению изученного материала.</t>
+    <t>В данном курсе представлена эволюция психоаналитической теории на стадии постпсихоанализа. Освещены новейшие тенденции современного психоанализа, наследующего традиции классического психоанализа, а также их социальные и научные предпосылки. Рассмотрено многообразие направлений и течений внутри постклассического психоанализа, основные представители данных направлений и их вклад в современный психоанализ.</t>
   </si>
   <si>
     <t>978-5-534-18162-3</t>
   </si>
   <si>
     <t>88.3я73</t>
   </si>
   <si>
     <t>ПСИХОАНАЛИЗ. ФРЕЙДИЗМ И НЕОФРЕЙДИЗМ 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Психодиагностика. Психоанализ.</t>
   </si>
   <si>
-    <t>Курс знакомит студентов с развитием классического и неофрейдистского психоанализа, рассматривает райхианскую характерологию, идеи классиков психоанализа. В курсе подробно рассмотрены базовые понятия психоанализа, предпосылки его возникновения в качестве одного из направлений мировой психологии и философского течения, а также значение открытий психоанализа для современной мировой культуры. Особенностью издания является раскрытие общей эволюции психоанализа, тенденций его развития на современном этапе. После каждой главы приведены вопросы для повторения и рекомендуемая литература.</t>
+    <t>Курс знакомит студентов с развитием классического и неофрейдистского психоанализа, рассматривает райхианскую характерологию, идеи классиков психоанализа. В курсе подробно рассмотрены базовые понятия психоанализа, предпосылки его возникновения в качестве одного из направлений мировой психологии и философского течения, а также значение открытий психоанализа для современной мировой культуры. Особенностью издания является раскрытие общей эволюции психоанализа, тенденций его развития на современном этапе.</t>
   </si>
   <si>
     <t>978-5-534-18161-6</t>
   </si>
   <si>
     <t>12.03.2013</t>
   </si>
   <si>
     <t>ПСИХОЛОГИЯ 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>В настоящем учебнике автор раскрывает основные проблемы, которыми занимается психология: феномен психики и закономерности психических процессов, эмоциональные состояния людей, парадоксы познания, соотношение сознательного и бессознательного, проблемы личности. Книгу отличают доступность изложения и большое число примеров, которые помогут уяснить сложные моменты, а также наличие методического комплекса, позволяющего учащимся проверить уровень полученных знаний. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по непсихологическим направлениям и специальностям. Издание может заинтересовать не только преподавателей и студентов вузов различного профиля, где читается данный курс, но и тех, кто увлекается психологией, секретами человеческой психики и поведения.</t>
   </si>
   <si>
     <t>978-5-9916-5042-7</t>
   </si>
   <si>
     <t>88я73</t>
   </si>
   <si>
     <t>02.08.2017</t>
   </si>
   <si>
     <t>ПСИХОЛОГИЯ И ПЕДАГОГИКА 3-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
-    <t>В учебнике освещены основные положения психологии и педагогики, дающие новое представление об этих дисциплинах, без которых невозможно воспитание и образование человека. Рассмотрены связи психологии и педагогики в общей системе гуманитарного знания, освещается специфика чувственного и рационального познания, мотивы и потребности человека. Особое внимание уделяется организации образовательной деятельности и управлению образовательными системами, а также современным стратегиям и моделям образования. Для эффективного усвоения курса в конце глав представлены вопросы для самоконтроля.</t>
+    <t>В учебнике освещены основные положения психологии и педагогики, дано новое представление об этих дисциплинах. Рассмотрены связи психологии и педагогики в общей системе гуманитарного знания, освещается специфика чувственного и рационального познания, мотивы и потребности человека. Особое внимание уделяется организации образовательной деятельности и управлению образовательными системами, а также современным стратегиям и моделям образования. Для эффективного усвоения курса в конце глав представлены вопросы для самоконтроля.</t>
   </si>
   <si>
     <t>978-5-534-04531-4</t>
   </si>
   <si>
     <t>(88+74.00)я73</t>
   </si>
   <si>
     <t>22.05.2025</t>
   </si>
   <si>
     <t>ПСИХОЛОГИЯ РЕКЛАМЫ 2-е изд., испр. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>Экономические науки</t>
   </si>
   <si>
     <t>Реклама и связи с общественностью</t>
   </si>
   <si>
     <t>В курсе реклама рассматривается как социальный и психологический феномен. Автор раскрывает психологические механизмы, используемые рекламой, показывает возможности рекламы и способы повышения ее эффективности. Вместе с тем психология рекламы связывается в книге с философской антропологией. Автор отвечает на вопрос, почему возникла реклама, что обеспечивает ее деятельность, которая по своему существу не является простым информированием. В курсе отмечена связь рекламы со стилем жизни, ценностными и практическими установками людей.</t>
   </si>
   <si>
     <t>978-5-534-20571-8</t>
   </si>
   <si>
     <t>76.006.5+88.4я73</t>
   </si>
   <si>
     <t>03.12.2013</t>
   </si>
   <si>
     <t>РЕЛИГИОВЕДЕНИЕ 3-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Религиоведение</t>
   </si>
   <si>
-    <t>В курсе религия рассмотрена как объект познания и как духовный феномен. Автор стремится раскрыть ее сущность как культурно-антропологического феномена. Дана характеристика мировых религий. Значительное место уделено психологическим аспектам религии. В курсе также даны отрывки из работ виднейших мыслителей, которые занимались данным феноменом, представлена широкая мировоззренческая картина мира, в которой находит свое место и свободомыслие, и вера. Именно поэтому религиоведение обеспечивает диалог с наукой: теологией, философией, психологией, культурологией и историей. Для студентов, специалистов и всех интересующихся вопросами религии.</t>
+    <t>В учебнике религия рассмотрена как объект познания и как духовный феномен. Автор учебника стремился раскрыть сущность религии как культурно-антропологического феномена. Значительное место в учебнике уделено психологическим аспектам религии. В издании рассмотрена история мировых религий, восточные религиозные направления (даосизм, синтоизм и др.). Изложена история христианской церкви, проанализирована религия как социальный феномен.</t>
   </si>
   <si>
     <t>978-5-534-19556-9</t>
   </si>
   <si>
     <t>86.2я73</t>
   </si>
   <si>
     <t>31.10.2016</t>
   </si>
   <si>
     <t>СОЦИОЛОГИЯ И ПСИХОЛОГИЯ РЕКЛАМЫ 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Гриф УМО</t>
   </si>
   <si>
-    <t>В курсе реклама рассматривается как социальный и психологический феномен. Автор раскрывает психологические механизмы, используемые рекламой, показывает возможности рекламы и способы повышения ее эффективности. Вместе с тем психология рекламы связывается в курсе с философской антропологией. Автор отвечает на вопрос, почему возникла реклама, что обеспечивает ее деятельность, которая по своему существу не является простым информированием. В курсе отмечена связь рекламы со стилем жизни, ценностными и практическими установками людей.</t>
-[...1 lines deleted...]
-  <si>
     <t>978-5-534-18364-1</t>
   </si>
   <si>
     <t>23.05.2013</t>
   </si>
   <si>
     <t>ФИЛОСОФИЯ 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Философия</t>
   </si>
   <si>
     <t>В учебнике рассматриваются наиболее актуальные философские проблемы, связанные с процессами, идущими в современном мире. Изложение материала имеет свою специфику, определяемую особенностями философии как области миропостижения, где важно само рассуждение, обдумывание, развертывание мысли. Значительное внимание уделяется антропологической теме, то есть философскому постижению человека. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, может быть использовано учащимися техникумов и колледжей, а также старших классов лицеев, гимназий, школ. Представляет интерес для аспирантов и преподавателей негуманитарных вузов, а также широкого круга читателей.</t>
   </si>
   <si>
     <t>978-5-534-15952-3</t>
   </si>
   <si>
     <t>17.10.2018</t>
   </si>
   <si>
     <t>ФИЛОСОФИЯ 2-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>В книге просто и понятно излагается история философии. Доступным языком рассказано о философских проблемах бытия, развития, природы человека и смысла его существования, общества, ценностей, познания и сознания, науки и техники, будущего. Вопросы для самоконтроля в конце каждой главы расширяют пространство текста учебника, прививая навыки самостоятельного анализа, помогая овладеть техникой интерпретации философских проблем.</t>
@@ -382,51 +379,51 @@
   <si>
     <t>ФИЛОСОФСКАЯ АНТРОПОЛОГИЯ В 2 Т. ТОМ 1 3-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>В учебнике освещается множество различных антропологических проблем. В нем представлен материал о философском постижении человека, типах антропологических учений, бытии человека, проблеме человеческой субъективности во всем ее многообразии и о персоналистической традиции. Рассмотрены вопросы смысла жизни и ее ценности, философии любви, страдания, страха, философского постижения смерти. Особое внимание уделено сравнению классической и неклассической философской антропологии. Учебник состоит из двух томов. В первый том входит материал о человеке как об объекте социально-философского анализа. Во втором томе раскрываются вопросы, связанные с человеческими экзистенциалами.</t>
   </si>
   <si>
     <t>978-5-534-08951-6, 978-5-534-08952-3</t>
   </si>
   <si>
     <t>ФИЛОСОФСКАЯ АНТРОПОЛОГИЯ В 2 Т. ТОМ 2 3-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>978-5-534-08953-0, 978-5-534-08952-3</t>
   </si>
   <si>
     <t>21.05.2013</t>
   </si>
   <si>
     <t>ЭТИКА 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Специальные философские дисциплины</t>
   </si>
   <si>
-    <t>Учебник посвящен этике как самостоятельной дисциплине, рожденной многовековой рефлексией по поводу человеческих поступков, в нем рассмотрены предмет и значение этики как философской дисциплины. Сопоставлены фундаментальная и прикладная этика, обоснованы их актуальность и значимость, освещены базовые понятия и категории этики, основные этические теории и концепции, проанализированы тенденции развития этики на современном этапе. Отдельный раздел посвящен истории этических учений.В конце глав даны вопросы и задания для самоконтроля, представ- лен список рекомендуемой литературы.</t>
+    <t>Учебник посвящен этике как самостоятельной дисциплине, рожденной многовековой рефлексией по поводу человеческих поступков, в нем рассмотрены предмет и значение этики как философской дисциплины. Сопоставлены фундаментальная и прикладная этика, обоснованы их актуальность и значимость, освещены базовые понятия и категории этики, основные этические теории и концепции, проанализированы тенденции развития этики на современном этапе.</t>
   </si>
   <si>
     <t>978-5-534-17483-0</t>
   </si>
   <si>
     <t>87.7я73</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
@@ -1695,481 +1692,481 @@
       <c r="K14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L14" s="9">
         <v>2819.0</v>
       </c>
       <c r="M14" s="9">
         <v>3099.0</v>
       </c>
       <c r="N14" s="6" t="s">
         <v>96</v>
       </c>
       <c r="O14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P14" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q14" s="6" t="s">
         <v>83</v>
       </c>
       <c r="R14" s="6" t="s">
         <v>84</v>
       </c>
       <c r="S14" s="6" t="s">
-        <v>97</v>
+        <v>85</v>
       </c>
       <c r="T14" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U14" s="6" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="V14" s="6"/>
       <c r="W14" s="6" t="s">
         <v>87</v>
       </c>
       <c r="X14" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y14" s="8">
         <v>0.797</v>
       </c>
       <c r="Z14" s="6"/>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" s="8">
         <v>598409</v>
       </c>
       <c r="B15" s="6" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="C15" s="6"/>
       <c r="D15" s="6" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="E15" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F15" s="6"/>
       <c r="G15" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="8">
         <v>2026</v>
       </c>
       <c r="J15" s="8">
         <v>462</v>
       </c>
       <c r="K15" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L15" s="9">
         <v>2369.0</v>
       </c>
       <c r="M15" s="9">
         <v>2609.0</v>
       </c>
       <c r="N15" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O15" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P15" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q15" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R15" s="6" t="s">
+        <v>100</v>
+      </c>
+      <c r="S15" s="6" t="s">
         <v>101</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="T15" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U15" s="6" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="V15" s="6"/>
       <c r="W15" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X15" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y15" s="8">
         <v>0.68</v>
       </c>
       <c r="Z15" s="6"/>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" s="8">
         <v>598917</v>
       </c>
       <c r="B16" s="6" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="C16" s="6"/>
       <c r="D16" s="6" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="E16" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F16" s="6"/>
       <c r="G16" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="8">
         <v>2026</v>
       </c>
       <c r="J16" s="8">
         <v>457</v>
       </c>
       <c r="K16" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L16" s="9">
         <v>2349.0</v>
       </c>
       <c r="M16" s="9">
         <v>2579.0</v>
       </c>
       <c r="N16" s="6" t="s">
         <v>81</v>
       </c>
       <c r="O16" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P16" s="6" t="s">
         <v>82</v>
       </c>
       <c r="Q16" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R16" s="6" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="S16" s="6" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="T16" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U16" s="6" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="V16" s="6"/>
       <c r="W16" s="6" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="X16" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y16" s="8">
         <v>0.674</v>
       </c>
       <c r="Z16" s="6"/>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" s="8">
         <v>584942</v>
       </c>
       <c r="B17" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="C17" s="6"/>
       <c r="D17" s="6" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E17" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F17" s="6"/>
       <c r="G17" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="8">
         <v>2026</v>
       </c>
       <c r="J17" s="8">
         <v>289</v>
       </c>
       <c r="K17" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L17" s="9">
         <v>1569.0</v>
       </c>
       <c r="M17" s="9">
         <v>1729.0</v>
       </c>
       <c r="N17" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O17" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P17" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q17" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R17" s="6" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="S17" s="6" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="T17" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U17" s="6" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="V17" s="6"/>
       <c r="W17" s="6" t="s">
         <v>51</v>
       </c>
       <c r="X17" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y17" s="8">
         <v>0.47</v>
       </c>
       <c r="Z17" s="6"/>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" s="8">
         <v>598660</v>
       </c>
       <c r="B18" s="6" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="C18" s="6"/>
       <c r="D18" s="6" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="E18" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F18" s="6"/>
       <c r="G18" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="8">
         <v>2026</v>
       </c>
       <c r="J18" s="8">
         <v>310</v>
       </c>
       <c r="K18" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L18" s="9">
         <v>1669.0</v>
       </c>
       <c r="M18" s="9">
         <v>1839.0</v>
       </c>
       <c r="N18" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O18" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P18" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q18" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R18" s="6" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="S18" s="6" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="T18" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U18" s="6" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="V18" s="6"/>
       <c r="W18" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X18" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y18" s="8">
         <v>0.495</v>
       </c>
       <c r="Z18" s="6"/>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" s="8">
         <v>598716</v>
       </c>
       <c r="B19" s="6" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="C19" s="6"/>
       <c r="D19" s="6" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="E19" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F19" s="6"/>
       <c r="G19" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H19" s="6"/>
       <c r="I19" s="8">
         <v>2026</v>
       </c>
       <c r="J19" s="8">
         <v>165</v>
       </c>
       <c r="K19" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L19" s="9">
         <v>999.0</v>
       </c>
       <c r="M19" s="9">
         <v>1099.0</v>
       </c>
       <c r="N19" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O19" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P19" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q19" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R19" s="6" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="S19" s="6" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="T19" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U19" s="6" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="V19" s="6"/>
       <c r="W19" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X19" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y19" s="8">
         <v>0.32</v>
       </c>
       <c r="Z19" s="6"/>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" s="8">
         <v>598435</v>
       </c>
       <c r="B20" s="6" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="C20" s="6"/>
       <c r="D20" s="6" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="E20" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F20" s="6"/>
       <c r="G20" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H20" s="6"/>
       <c r="I20" s="8">
         <v>2026</v>
       </c>
       <c r="J20" s="8">
         <v>516</v>
       </c>
       <c r="K20" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L20" s="9">
         <v>2109.0</v>
       </c>
       <c r="M20" s="9">
         <v>2319.0</v>
       </c>
       <c r="N20" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O20" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P20" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q20" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R20" s="6" t="s">
+        <v>120</v>
+      </c>
+      <c r="S20" s="6" t="s">
         <v>121</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="T20" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U20" s="6" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="V20" s="6"/>
       <c r="W20" s="6" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="X20" s="6" t="s">
         <v>52</v>
       </c>
       <c r="Y20" s="8">
         <v>0.594</v>
       </c>
       <c r="Z20" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_7"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_9"/>