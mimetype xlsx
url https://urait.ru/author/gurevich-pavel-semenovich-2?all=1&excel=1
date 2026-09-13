--- v4 (2026-07-13)
+++ v5 (2026-09-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="124">
   <si>
-    <t>13.07.2026</t>
+    <t>13.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -178,51 +178,51 @@
   <si>
     <t>Гуревич П. С., Филатов О. К.</t>
   </si>
   <si>
     <t>Педагогика, психология, социальная работа</t>
   </si>
   <si>
     <t>Педагогика и образование. Общие работы</t>
   </si>
   <si>
     <t>Настоящее учебное пособие представляет собой историко-философское и историко-психологическое исследование феномена образования. Книга состоит из двенадцати глав, в которых раскрыты проблемы воспитания и обучения в истории педагогики, представлены педагогические взгляды и идеи Дж. Локка, К. Д. Ушинского, И. Канта и других общественных деятелей и мыслителей. Списки литературы, приведенные в конце глав книги, помогут студентам лучше усвоить материалы учебного пособия.</t>
   </si>
   <si>
     <t>978-5-534-03596-4</t>
   </si>
   <si>
     <t>74.00я73</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>21.03.2013</t>
   </si>
   <si>
-    <t>ПОЛИТИЧЕСКАЯ ПСИХОЛОГИЯ 2-е изд. Учебник для бакалавров</t>
+    <t>ПОЛИТИЧЕСКАЯ ПСИХОЛОГИЯ 2-е изд. Учебник для вузов</t>
   </si>
   <si>
     <t>Политология. Обществознание</t>
   </si>
   <si>
     <t>Учебник посвящен весьма перспективной области психологического знания, изучающей психологические компоненты, а также их особенности в политической жизни общества. Анализируются классические и современные версии политики, рассматриваются философско-антропологические аспекты этого феномена. Особое внимание уделяется освещению таких вопросов, как рождение политической патопсихологии, психоистория, психология масс, психология вождей и вождизма, язык политики.</t>
   </si>
   <si>
     <t>978-5-9916-2968-3</t>
   </si>
   <si>
     <t>88.5я73</t>
   </si>
   <si>
     <t>01.04.2013</t>
   </si>
   <si>
     <t>ПСИХОАНАЛИЗ. СОВРЕМЕННАЯ ГЛУБИННАЯ ПСИХОЛОГИЯ. Учебник для вузов</t>
   </si>
   <si>
     <t>Психология. Общие работы</t>
   </si>
   <si>
     <t>В данном курсе представлена эволюция психоаналитической теории на стадии постпсихоанализа. Освещены новейшие тенденции современного психоанализа, наследующего традиции классического психоанализа, а также их социальные и научные предпосылки. Рассмотрено многообразие направлений и течений внутри постклассического психоанализа, основные представители данных направлений и их вклад в современный психоанализ.</t>
   </si>
@@ -789,51 +789,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/istoriya-filosofii-598522" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/pedagogicheskaya-antropologiya-istoriya-razvitiya-585370" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/politicheskaya-psihologiya-508915" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/psihoanaliz-sovremennaya-glubinnaya-psihologiya-598433" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/psihoanaliz-freydizm-i-neofreydizm-598410" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/psihologiya-598411" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/psihologiya-i-pedagogika-598437" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/psihologiya-reklamy-599108" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/religiovedenie-598436" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/sociologiya-i-psihologiya-reklamy-599046" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/filosofiya-598409" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/filosofiya-598917" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/filosofiya-i-istoriya-obrazovaniya-ot-antichnosti-do-epohi-prosvescheniya-584942" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/filosofskaya-antropologiya-v-2-t-tom-1-598660" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/filosofskaya-antropologiya-v-2-t-tom-2-598716" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/etika-598435" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/istoriya-filosofii-598522" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/pedagogicheskaya-antropologiya-istoriya-razvitiya-585370" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/politicheskaya-psihologiya-601137" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/psihoanaliz-sovremennaya-glubinnaya-psihologiya-598433" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/psihoanaliz-freydizm-i-neofreydizm-598410" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/psihologiya-598411" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/psihologiya-i-pedagogika-598437" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/psihologiya-reklamy-599108" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/religiovedenie-598436" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/sociologiya-i-psihologiya-reklamy-599046" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/filosofiya-598409" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/filosofiya-598917" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/filosofiya-i-istoriya-obrazovaniya-ot-antichnosti-do-epohi-prosvescheniya-584942" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/filosofskaya-antropologiya-v-2-t-tom-1-598660" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/filosofskaya-antropologiya-v-2-t-tom-2-598716" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/etika-598435" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
@@ -1041,54 +1041,54 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
         <v>162</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>979.0</v>
+        <v>1029.0</v>
       </c>
       <c r="M5" s="9">
-        <v>1079.0</v>
+        <v>1129.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
@@ -1111,124 +1111,124 @@
       <c r="B6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
         <v>308</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
-        <v>1329.0</v>
+        <v>1399.0</v>
       </c>
       <c r="M6" s="9">
-        <v>1459.0</v>
+        <v>1539.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>48</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>49</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>50</v>
       </c>
       <c r="V6" s="6"/>
       <c r="W6" s="6" t="s">
         <v>51</v>
       </c>
       <c r="X6" s="6" t="s">
         <v>52</v>
       </c>
       <c r="Y6" s="8">
         <v>0.393</v>
       </c>
       <c r="Z6" s="6"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="8">
-        <v>508915</v>
+        <v>601137</v>
       </c>
       <c r="B7" s="6" t="s">
         <v>53</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>54</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
-        <v>2022</v>
+        <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>565</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
-        <v>2289.0</v>
+        <v>2399.0</v>
       </c>
       <c r="M7" s="9">
-        <v>2519.0</v>
+        <v>2639.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>55</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>56</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>57</v>
       </c>
@@ -1251,54 +1251,54 @@
       <c r="B8" s="6" t="s">
         <v>59</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
         <v>60</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>566</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
-        <v>2289.0</v>
+        <v>2409.0</v>
       </c>
       <c r="M8" s="9">
-        <v>2519.0</v>
+        <v>2649.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>47</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>61</v>
       </c>
       <c r="S8" s="6" t="s">
         <v>62</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
         <v>63</v>
       </c>
@@ -1321,54 +1321,54 @@
       <c r="B9" s="6" t="s">
         <v>59</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
         <v>65</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>531</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
-        <v>2159.0</v>
+        <v>2269.0</v>
       </c>
       <c r="M9" s="9">
-        <v>2369.0</v>
+        <v>2499.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>47</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>66</v>
       </c>
       <c r="S9" s="6" t="s">
         <v>67</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
         <v>68</v>
       </c>
@@ -1391,54 +1391,54 @@
       <c r="B10" s="6" t="s">
         <v>69</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
         <v>70</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
         <v>465</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L10" s="9">
-        <v>2379.0</v>
+        <v>2499.0</v>
       </c>
       <c r="M10" s="9">
-        <v>2619.0</v>
+        <v>2749.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>47</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>61</v>
       </c>
       <c r="S10" s="6" t="s">
         <v>71</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
         <v>72</v>
       </c>
@@ -1461,54 +1461,54 @@
       <c r="B11" s="6" t="s">
         <v>74</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
         <v>75</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2026</v>
       </c>
       <c r="J11" s="8">
         <v>429</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L11" s="9">
-        <v>2219.0</v>
+        <v>2329.0</v>
       </c>
       <c r="M11" s="9">
-        <v>2439.0</v>
+        <v>2559.0</v>
       </c>
       <c r="N11" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>47</v>
       </c>
       <c r="R11" s="6" t="s">
         <v>48</v>
       </c>
       <c r="S11" s="6" t="s">
         <v>76</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U11" s="6" t="s">
         <v>77</v>
       </c>
@@ -1531,54 +1531,54 @@
       <c r="B12" s="6" t="s">
         <v>79</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6" t="s">
         <v>80</v>
       </c>
       <c r="E12" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="8">
         <v>2026</v>
       </c>
       <c r="J12" s="8">
         <v>559</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L12" s="9">
-        <v>2819.0</v>
+        <v>2959.0</v>
       </c>
       <c r="M12" s="9">
-        <v>3099.0</v>
+        <v>3249.0</v>
       </c>
       <c r="N12" s="6" t="s">
         <v>81</v>
       </c>
       <c r="O12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P12" s="6" t="s">
         <v>82</v>
       </c>
       <c r="Q12" s="6" t="s">
         <v>83</v>
       </c>
       <c r="R12" s="6" t="s">
         <v>84</v>
       </c>
       <c r="S12" s="6" t="s">
         <v>85</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U12" s="6" t="s">
         <v>86</v>
       </c>
@@ -1601,54 +1601,54 @@
       <c r="B13" s="6" t="s">
         <v>88</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="6" t="s">
         <v>89</v>
       </c>
       <c r="E13" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F13" s="6"/>
       <c r="G13" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="8">
         <v>2026</v>
       </c>
       <c r="J13" s="8">
         <v>573</v>
       </c>
       <c r="K13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L13" s="9">
-        <v>2319.0</v>
+        <v>2429.0</v>
       </c>
       <c r="M13" s="9">
-        <v>2549.0</v>
+        <v>2669.0</v>
       </c>
       <c r="N13" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P13" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q13" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R13" s="6" t="s">
         <v>90</v>
       </c>
       <c r="S13" s="6" t="s">
         <v>91</v>
       </c>
       <c r="T13" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U13" s="6" t="s">
         <v>92</v>
       </c>
@@ -1671,54 +1671,54 @@
       <c r="B14" s="6" t="s">
         <v>94</v>
       </c>
       <c r="C14" s="6"/>
       <c r="D14" s="6" t="s">
         <v>95</v>
       </c>
       <c r="E14" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F14" s="6"/>
       <c r="G14" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="8">
         <v>2026</v>
       </c>
       <c r="J14" s="8">
         <v>559</v>
       </c>
       <c r="K14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L14" s="9">
-        <v>2819.0</v>
+        <v>2959.0</v>
       </c>
       <c r="M14" s="9">
-        <v>3099.0</v>
+        <v>3249.0</v>
       </c>
       <c r="N14" s="6" t="s">
         <v>96</v>
       </c>
       <c r="O14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P14" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q14" s="6" t="s">
         <v>83</v>
       </c>
       <c r="R14" s="6" t="s">
         <v>84</v>
       </c>
       <c r="S14" s="6" t="s">
         <v>85</v>
       </c>
       <c r="T14" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U14" s="6" t="s">
         <v>97</v>
       </c>
@@ -1741,54 +1741,54 @@
       <c r="B15" s="6" t="s">
         <v>98</v>
       </c>
       <c r="C15" s="6"/>
       <c r="D15" s="6" t="s">
         <v>99</v>
       </c>
       <c r="E15" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F15" s="6"/>
       <c r="G15" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="8">
         <v>2026</v>
       </c>
       <c r="J15" s="8">
         <v>462</v>
       </c>
       <c r="K15" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L15" s="9">
-        <v>2369.0</v>
+        <v>2489.0</v>
       </c>
       <c r="M15" s="9">
-        <v>2609.0</v>
+        <v>2739.0</v>
       </c>
       <c r="N15" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O15" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P15" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q15" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R15" s="6" t="s">
         <v>100</v>
       </c>
       <c r="S15" s="6" t="s">
         <v>101</v>
       </c>
       <c r="T15" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U15" s="6" t="s">
         <v>102</v>
       </c>
@@ -1811,54 +1811,54 @@
       <c r="B16" s="6" t="s">
         <v>103</v>
       </c>
       <c r="C16" s="6"/>
       <c r="D16" s="6" t="s">
         <v>104</v>
       </c>
       <c r="E16" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F16" s="6"/>
       <c r="G16" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="8">
         <v>2026</v>
       </c>
       <c r="J16" s="8">
         <v>457</v>
       </c>
       <c r="K16" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L16" s="9">
-        <v>2349.0</v>
+        <v>2469.0</v>
       </c>
       <c r="M16" s="9">
-        <v>2579.0</v>
+        <v>2719.0</v>
       </c>
       <c r="N16" s="6" t="s">
         <v>81</v>
       </c>
       <c r="O16" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P16" s="6" t="s">
         <v>82</v>
       </c>
       <c r="Q16" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R16" s="6" t="s">
         <v>100</v>
       </c>
       <c r="S16" s="6" t="s">
         <v>105</v>
       </c>
       <c r="T16" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U16" s="6" t="s">
         <v>106</v>
       </c>
@@ -1881,54 +1881,54 @@
       <c r="B17" s="6" t="s">
         <v>108</v>
       </c>
       <c r="C17" s="6"/>
       <c r="D17" s="6" t="s">
         <v>109</v>
       </c>
       <c r="E17" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F17" s="6"/>
       <c r="G17" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="8">
         <v>2026</v>
       </c>
       <c r="J17" s="8">
         <v>289</v>
       </c>
       <c r="K17" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L17" s="9">
-        <v>1569.0</v>
+        <v>1649.0</v>
       </c>
       <c r="M17" s="9">
-        <v>1729.0</v>
+        <v>1809.0</v>
       </c>
       <c r="N17" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O17" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P17" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q17" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R17" s="6" t="s">
         <v>100</v>
       </c>
       <c r="S17" s="6" t="s">
         <v>110</v>
       </c>
       <c r="T17" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U17" s="6" t="s">
         <v>111</v>
       </c>
@@ -1951,54 +1951,54 @@
       <c r="B18" s="6" t="s">
         <v>112</v>
       </c>
       <c r="C18" s="6"/>
       <c r="D18" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E18" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F18" s="6"/>
       <c r="G18" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="8">
         <v>2026</v>
       </c>
       <c r="J18" s="8">
         <v>310</v>
       </c>
       <c r="K18" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L18" s="9">
-        <v>1669.0</v>
+        <v>1749.0</v>
       </c>
       <c r="M18" s="9">
-        <v>1839.0</v>
+        <v>1919.0</v>
       </c>
       <c r="N18" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O18" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P18" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q18" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R18" s="6" t="s">
         <v>100</v>
       </c>
       <c r="S18" s="6" t="s">
         <v>114</v>
       </c>
       <c r="T18" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U18" s="6" t="s">
         <v>115</v>
       </c>
@@ -2021,54 +2021,54 @@
       <c r="B19" s="6" t="s">
         <v>112</v>
       </c>
       <c r="C19" s="6"/>
       <c r="D19" s="6" t="s">
         <v>116</v>
       </c>
       <c r="E19" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F19" s="6"/>
       <c r="G19" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H19" s="6"/>
       <c r="I19" s="8">
         <v>2026</v>
       </c>
       <c r="J19" s="8">
         <v>165</v>
       </c>
       <c r="K19" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L19" s="9">
-        <v>999.0</v>
+        <v>1049.0</v>
       </c>
       <c r="M19" s="9">
-        <v>1099.0</v>
+        <v>1149.0</v>
       </c>
       <c r="N19" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O19" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P19" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q19" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R19" s="6" t="s">
         <v>100</v>
       </c>
       <c r="S19" s="6" t="s">
         <v>114</v>
       </c>
       <c r="T19" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U19" s="6" t="s">
         <v>117</v>
       </c>
@@ -2091,54 +2091,54 @@
       <c r="B20" s="6" t="s">
         <v>118</v>
       </c>
       <c r="C20" s="6"/>
       <c r="D20" s="6" t="s">
         <v>119</v>
       </c>
       <c r="E20" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F20" s="6"/>
       <c r="G20" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H20" s="6"/>
       <c r="I20" s="8">
         <v>2026</v>
       </c>
       <c r="J20" s="8">
         <v>516</v>
       </c>
       <c r="K20" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L20" s="9">
-        <v>2109.0</v>
+        <v>2209.0</v>
       </c>
       <c r="M20" s="9">
-        <v>2319.0</v>
+        <v>2429.0</v>
       </c>
       <c r="N20" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O20" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P20" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q20" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R20" s="6" t="s">
         <v>120</v>
       </c>
       <c r="S20" s="6" t="s">
         <v>121</v>
       </c>
       <c r="T20" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U20" s="6" t="s">
         <v>122</v>
       </c>