--- v1 (2026-02-09)
+++ v2 (2026-05-14)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="125">
   <si>
-    <t>09.02.2026</t>
+    <t>14.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -214,51 +214,51 @@
   <si>
     <t>88.5я73</t>
   </si>
   <si>
     <t>01.04.2013</t>
   </si>
   <si>
     <t>ПСИХОАНАЛИЗ. СОВРЕМЕННАЯ ГЛУБИННАЯ ПСИХОЛОГИЯ. Учебник для вузов</t>
   </si>
   <si>
     <t>Психология. Общие работы</t>
   </si>
   <si>
     <t>В данном курсе представлена эволюция психоаналитической теории на стадии постпсихоанализа. Освещены новейшие тенденции современного психоанализа, наследующего традиции классического психоанализа, а также их социальные и научные предпосылки. Рассмотрено многообразие направлений и течений внутри постклассического психоанализа, основные представители данных направлений и их вклад в современный психоанализ. После каждой главы приведены вопросы для повторения и рекомендуемая литература, способствующие лучшему закреплению изученного материала.</t>
   </si>
   <si>
     <t>978-5-534-18162-3</t>
   </si>
   <si>
     <t>88.3я73</t>
   </si>
   <si>
     <t>ПСИХОАНАЛИЗ. ФРЕЙДИЗМ И НЕОФРЕЙДИЗМ 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
-    <t>Психодиагностика. Психоанализ. Психотерапия</t>
+    <t>Психодиагностика. Психоанализ.</t>
   </si>
   <si>
     <t>Курс знакомит студентов с развитием классического и неофрейдистского психоанализа, рассматривает райхианскую характерологию, идеи классиков психоанализа. В курсе подробно рассмотрены базовые понятия психоанализа, предпосылки его возникновения в качестве одного из направлений мировой психологии и философского течения, а также значение открытий психоанализа для современной мировой культуры. Особенностью издания является раскрытие общей эволюции психоанализа, тенденций его развития на современном этапе. После каждой главы приведены вопросы для повторения и рекомендуемая литература.</t>
   </si>
   <si>
     <t>978-5-534-18161-6</t>
   </si>
   <si>
     <t>12.03.2013</t>
   </si>
   <si>
     <t>ПСИХОЛОГИЯ 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>В настоящем учебнике автор раскрывает основные проблемы, которыми занимается психология: феномен психики и закономерности психических процессов, эмоциональные состояния людей, парадоксы познания, соотношение сознательного и бессознательного, проблемы личности. Книгу отличают доступность изложения и большое число примеров, которые помогут уяснить сложные моменты, а также наличие методического комплекса, позволяющего учащимся проверить уровень полученных знаний. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по непсихологическим направлениям и специальностям. Издание может заинтересовать не только преподавателей и студентов вузов различного профиля, где читается данный курс, но и тех, кто увлекается психологией, секретами человеческой психики и поведения.</t>
   </si>
   <si>
     <t>978-5-9916-5042-7</t>
   </si>
   <si>
     <t>88я73</t>
   </si>
   <si>
     <t>02.08.2017</t>
   </si>