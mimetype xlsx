--- v2 (2026-03-28)
+++ v3 (2026-05-14)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
   <si>
-    <t>28.03.2026</t>
+    <t>14.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>