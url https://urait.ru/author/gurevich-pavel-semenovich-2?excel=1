--- v3 (2026-05-14)
+++ v4 (2026-07-13)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
-[...1 lines deleted...]
-    <t>14.05.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="98">
+  <si>
+    <t>13.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,225 +133,222 @@
   <si>
     <t>07.09.2016</t>
   </si>
   <si>
     <t>ИСТОРИЯ ФИЛОСОФИИ. Учебник для вузов</t>
   </si>
   <si>
     <t>Гуревич П. С.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Общественные науки</t>
   </si>
   <si>
     <t>История философии и идей</t>
   </si>
   <si>
-    <t>В учебнике рассматриваются наиболее актуальные философские проблемы, связанные с процессами, идущими в современном мире. Изложение материала имеет свою специфику, определяемую особенностями философии как области миропостижения, где важно само рассуждение, обдумывание, развертывание мысли. В учебнике рассматриваются основные этапы развития философии с древнейших времен до ХХ в., особое внимание уделяется развитию русской философии. Издание адресовано студентам высших учебных заведений.</t>
+    <t>Яркий, лаконичный, легкий авторский стиль изложения делает данный учебник понятным и полезным для широкого круга читателей. В книге просто и понятно излагается история философии, рассматриваются основные этапы развития философии с древнейших времен до ХХ в., особое внимание уделяется развитию русской философии. Вопросы для самоконтроля в конце каждой главы расширяют пространство текста учебника, прививая навыки самостоятельного анализа, помогая овладеть техникой интерпретации философских проблем.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-00647-6</t>
   </si>
   <si>
     <t>87я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>22.02.2017</t>
   </si>
   <si>
     <t>ПЕДАГОГИЧЕСКАЯ АНТРОПОЛОГИЯ. ИСТОРИЯ РАЗВИТИЯ 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Гуревич П. С., Филатов О. К.</t>
   </si>
   <si>
     <t>Педагогика, психология, социальная работа</t>
   </si>
   <si>
     <t>Педагогика и образование. Общие работы</t>
   </si>
   <si>
     <t>Настоящее учебное пособие представляет собой историко-философское и историко-психологическое исследование феномена образования. Книга состоит из двенадцати глав, в которых раскрыты проблемы воспитания и обучения в истории педагогики, представлены педагогические взгляды и идеи Дж. Локка, К. Д. Ушинского, И. Канта и других общественных деятелей и мыслителей. Списки литературы, приведенные в конце глав книги, помогут студентам лучше усвоить материалы учебного пособия.</t>
   </si>
   <si>
     <t>978-5-534-03596-4</t>
   </si>
   <si>
     <t>74.00я73</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>21.03.2013</t>
   </si>
   <si>
     <t>ПОЛИТИЧЕСКАЯ ПСИХОЛОГИЯ 2-е изд. Учебник для бакалавров</t>
   </si>
   <si>
     <t>Политология. Обществознание</t>
   </si>
   <si>
-    <t>Учебник посвящен весьма перспективной области психологического знания, изучающей психологические компоненты, а также их особенности в политической жизни общества. Анализируются классические и современные версии политики, рассматриваются философско-антропологические аспекты этого феномена. Особое внимание уделяется освещению таких вопросов, как рождение политической патопсихологии, психоистория, психология масс, психология вождей и вождизма, язык политики. Для лучшего усвоения теоретических положений в конце глав приведены вопросы для самоконтроля, а также итоговые тестовые задания по курсу.</t>
+    <t>Учебник посвящен весьма перспективной области психологического знания, изучающей психологические компоненты, а также их особенности в политической жизни общества. Анализируются классические и современные версии политики, рассматриваются философско-антропологические аспекты этого феномена. Особое внимание уделяется освещению таких вопросов, как рождение политической патопсихологии, психоистория, психология масс, психология вождей и вождизма, язык политики.</t>
   </si>
   <si>
     <t>978-5-9916-2968-3</t>
   </si>
   <si>
     <t>88.5я73</t>
   </si>
   <si>
     <t>01.04.2013</t>
   </si>
   <si>
     <t>ПСИХОАНАЛИЗ. СОВРЕМЕННАЯ ГЛУБИННАЯ ПСИХОЛОГИЯ. Учебник для вузов</t>
   </si>
   <si>
     <t>Психология. Общие работы</t>
   </si>
   <si>
-    <t>В данном курсе представлена эволюция психоаналитической теории на стадии постпсихоанализа. Освещены новейшие тенденции современного психоанализа, наследующего традиции классического психоанализа, а также их социальные и научные предпосылки. Рассмотрено многообразие направлений и течений внутри постклассического психоанализа, основные представители данных направлений и их вклад в современный психоанализ. После каждой главы приведены вопросы для повторения и рекомендуемая литература, способствующие лучшему закреплению изученного материала.</t>
+    <t>В данном курсе представлена эволюция психоаналитической теории на стадии постпсихоанализа. Освещены новейшие тенденции современного психоанализа, наследующего традиции классического психоанализа, а также их социальные и научные предпосылки. Рассмотрено многообразие направлений и течений внутри постклассического психоанализа, основные представители данных направлений и их вклад в современный психоанализ.</t>
   </si>
   <si>
     <t>978-5-534-18162-3</t>
   </si>
   <si>
     <t>88.3я73</t>
   </si>
   <si>
     <t>ПСИХОАНАЛИЗ. ФРЕЙДИЗМ И НЕОФРЕЙДИЗМ 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Психодиагностика. Психоанализ.</t>
   </si>
   <si>
-    <t>Курс знакомит студентов с развитием классического и неофрейдистского психоанализа, рассматривает райхианскую характерологию, идеи классиков психоанализа. В курсе подробно рассмотрены базовые понятия психоанализа, предпосылки его возникновения в качестве одного из направлений мировой психологии и философского течения, а также значение открытий психоанализа для современной мировой культуры. Особенностью издания является раскрытие общей эволюции психоанализа, тенденций его развития на современном этапе. После каждой главы приведены вопросы для повторения и рекомендуемая литература.</t>
+    <t>Курс знакомит студентов с развитием классического и неофрейдистского психоанализа, рассматривает райхианскую характерологию, идеи классиков психоанализа. В курсе подробно рассмотрены базовые понятия психоанализа, предпосылки его возникновения в качестве одного из направлений мировой психологии и философского течения, а также значение открытий психоанализа для современной мировой культуры. Особенностью издания является раскрытие общей эволюции психоанализа, тенденций его развития на современном этапе.</t>
   </si>
   <si>
     <t>978-5-534-18161-6</t>
   </si>
   <si>
     <t>12.03.2013</t>
   </si>
   <si>
     <t>ПСИХОЛОГИЯ 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>В настоящем учебнике автор раскрывает основные проблемы, которыми занимается психология: феномен психики и закономерности психических процессов, эмоциональные состояния людей, парадоксы познания, соотношение сознательного и бессознательного, проблемы личности. Книгу отличают доступность изложения и большое число примеров, которые помогут уяснить сложные моменты, а также наличие методического комплекса, позволяющего учащимся проверить уровень полученных знаний. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по непсихологическим направлениям и специальностям. Издание может заинтересовать не только преподавателей и студентов вузов различного профиля, где читается данный курс, но и тех, кто увлекается психологией, секретами человеческой психики и поведения.</t>
   </si>
   <si>
     <t>978-5-9916-5042-7</t>
   </si>
   <si>
     <t>88я73</t>
   </si>
   <si>
     <t>02.08.2017</t>
   </si>
   <si>
     <t>ПСИХОЛОГИЯ И ПЕДАГОГИКА 3-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
-    <t>В учебнике освещены основные положения психологии и педагогики, дающие новое представление об этих дисциплинах, без которых невозможно воспитание и образование человека. Рассмотрены связи психологии и педагогики в общей системе гуманитарного знания, освещается специфика чувственного и рационального познания, мотивы и потребности человека. Особое внимание уделяется организации образовательной деятельности и управлению образовательными системами, а также современным стратегиям и моделям образования. Для эффективного усвоения курса в конце глав представлены вопросы для самоконтроля.</t>
+    <t>В учебнике освещены основные положения психологии и педагогики, дано новое представление об этих дисциплинах. Рассмотрены связи психологии и педагогики в общей системе гуманитарного знания, освещается специфика чувственного и рационального познания, мотивы и потребности человека. Особое внимание уделяется организации образовательной деятельности и управлению образовательными системами, а также современным стратегиям и моделям образования. Для эффективного усвоения курса в конце глав представлены вопросы для самоконтроля.</t>
   </si>
   <si>
     <t>978-5-534-04531-4</t>
   </si>
   <si>
     <t>(88+74.00)я73</t>
   </si>
   <si>
     <t>22.05.2025</t>
   </si>
   <si>
     <t>ПСИХОЛОГИЯ РЕКЛАМЫ 2-е изд., испр. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>Экономические науки</t>
   </si>
   <si>
     <t>Реклама и связи с общественностью</t>
   </si>
   <si>
     <t>В курсе реклама рассматривается как социальный и психологический феномен. Автор раскрывает психологические механизмы, используемые рекламой, показывает возможности рекламы и способы повышения ее эффективности. Вместе с тем психология рекламы связывается в книге с философской антропологией. Автор отвечает на вопрос, почему возникла реклама, что обеспечивает ее деятельность, которая по своему существу не является простым информированием. В курсе отмечена связь рекламы со стилем жизни, ценностными и практическими установками людей.</t>
   </si>
   <si>
     <t>978-5-534-20571-8</t>
   </si>
   <si>
     <t>76.006.5+88.4я73</t>
   </si>
   <si>
     <t>03.12.2013</t>
   </si>
   <si>
     <t>РЕЛИГИОВЕДЕНИЕ 3-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Религиоведение</t>
   </si>
   <si>
-    <t>В курсе религия рассмотрена как объект познания и как духовный феномен. Автор стремится раскрыть ее сущность как культурно-антропологического феномена. Дана характеристика мировых религий. Значительное место уделено психологическим аспектам религии. В курсе также даны отрывки из работ виднейших мыслителей, которые занимались данным феноменом, представлена широкая мировоззренческая картина мира, в которой находит свое место и свободомыслие, и вера. Именно поэтому религиоведение обеспечивает диалог с наукой: теологией, философией, психологией, культурологией и историей. Для студентов, специалистов и всех интересующихся вопросами религии.</t>
+    <t>В учебнике религия рассмотрена как объект познания и как духовный феномен. Автор учебника стремился раскрыть сущность религии как культурно-антропологического феномена. Значительное место в учебнике уделено психологическим аспектам религии. В издании рассмотрена история мировых религий, восточные религиозные направления (даосизм, синтоизм и др.). Изложена история христианской церкви, проанализирована религия как социальный феномен.</t>
   </si>
   <si>
     <t>978-5-534-19556-9</t>
   </si>
   <si>
     <t>86.2я73</t>
   </si>
   <si>
     <t>31.10.2016</t>
   </si>
   <si>
     <t>СОЦИОЛОГИЯ И ПСИХОЛОГИЯ РЕКЛАМЫ 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Гриф УМО</t>
-  </si>
-[...1 lines deleted...]
-    <t>В курсе реклама рассматривается как социальный и психологический феномен. Автор раскрывает психологические механизмы, используемые рекламой, показывает возможности рекламы и способы повышения ее эффективности. Вместе с тем психология рекламы связывается в курсе с философской антропологией. Автор отвечает на вопрос, почему возникла реклама, что обеспечивает ее деятельность, которая по своему существу не является простым информированием. В курсе отмечена связь рекламы со стилем жизни, ценностными и практическими установками людей.</t>
   </si>
   <si>
     <t>978-5-534-18364-1</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -1617,57 +1614,57 @@
       <c r="K14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L14" s="9">
         <v>2819.0</v>
       </c>
       <c r="M14" s="9">
         <v>3099.0</v>
       </c>
       <c r="N14" s="6" t="s">
         <v>96</v>
       </c>
       <c r="O14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P14" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q14" s="6" t="s">
         <v>83</v>
       </c>
       <c r="R14" s="6" t="s">
         <v>84</v>
       </c>
       <c r="S14" s="6" t="s">
-        <v>97</v>
+        <v>85</v>
       </c>
       <c r="T14" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U14" s="6" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="V14" s="6"/>
       <c r="W14" s="6" t="s">
         <v>87</v>
       </c>
       <c r="X14" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y14" s="8">
         <v>0.797</v>
       </c>
       <c r="Z14" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>