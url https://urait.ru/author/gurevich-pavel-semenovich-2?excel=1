--- v4 (2026-07-13)
+++ v5 (2026-09-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="98">
   <si>
-    <t>13.07.2026</t>
+    <t>13.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -178,51 +178,51 @@
   <si>
     <t>Гуревич П. С., Филатов О. К.</t>
   </si>
   <si>
     <t>Педагогика, психология, социальная работа</t>
   </si>
   <si>
     <t>Педагогика и образование. Общие работы</t>
   </si>
   <si>
     <t>Настоящее учебное пособие представляет собой историко-философское и историко-психологическое исследование феномена образования. Книга состоит из двенадцати глав, в которых раскрыты проблемы воспитания и обучения в истории педагогики, представлены педагогические взгляды и идеи Дж. Локка, К. Д. Ушинского, И. Канта и других общественных деятелей и мыслителей. Списки литературы, приведенные в конце глав книги, помогут студентам лучше усвоить материалы учебного пособия.</t>
   </si>
   <si>
     <t>978-5-534-03596-4</t>
   </si>
   <si>
     <t>74.00я73</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>21.03.2013</t>
   </si>
   <si>
-    <t>ПОЛИТИЧЕСКАЯ ПСИХОЛОГИЯ 2-е изд. Учебник для бакалавров</t>
+    <t>ПОЛИТИЧЕСКАЯ ПСИХОЛОГИЯ 2-е изд. Учебник для вузов</t>
   </si>
   <si>
     <t>Политология. Обществознание</t>
   </si>
   <si>
     <t>Учебник посвящен весьма перспективной области психологического знания, изучающей психологические компоненты, а также их особенности в политической жизни общества. Анализируются классические и современные версии политики, рассматриваются философско-антропологические аспекты этого феномена. Особое внимание уделяется освещению таких вопросов, как рождение политической патопсихологии, психоистория, психология масс, психология вождей и вождизма, язык политики.</t>
   </si>
   <si>
     <t>978-5-9916-2968-3</t>
   </si>
   <si>
     <t>88.5я73</t>
   </si>
   <si>
     <t>01.04.2013</t>
   </si>
   <si>
     <t>ПСИХОАНАЛИЗ. СОВРЕМЕННАЯ ГЛУБИННАЯ ПСИХОЛОГИЯ. Учебник для вузов</t>
   </si>
   <si>
     <t>Психология. Общие работы</t>
   </si>
   <si>
     <t>В данном курсе представлена эволюция психоаналитической теории на стадии постпсихоанализа. Освещены новейшие тенденции современного психоанализа, наследующего традиции классического психоанализа, а также их социальные и научные предпосылки. Рассмотрено многообразие направлений и течений внутри постклассического психоанализа, основные представители данных направлений и их вклад в современный психоанализ.</t>
   </si>
@@ -711,51 +711,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/istoriya-filosofii-598522" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/pedagogicheskaya-antropologiya-istoriya-razvitiya-585370" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/politicheskaya-psihologiya-508915" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/psihoanaliz-sovremennaya-glubinnaya-psihologiya-598433" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/psihoanaliz-freydizm-i-neofreydizm-598410" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/psihologiya-598411" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/psihologiya-i-pedagogika-598437" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/psihologiya-reklamy-599108" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/religiovedenie-598436" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/sociologiya-i-psihologiya-reklamy-599046" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/istoriya-filosofii-598522" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/pedagogicheskaya-antropologiya-istoriya-razvitiya-585370" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/politicheskaya-psihologiya-601137" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/psihoanaliz-sovremennaya-glubinnaya-psihologiya-598433" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/psihoanaliz-freydizm-i-neofreydizm-598410" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/psihologiya-598411" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/psihologiya-i-pedagogika-598437" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/psihologiya-reklamy-599108" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/religiovedenie-598436" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/sociologiya-i-psihologiya-reklamy-599046" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
@@ -963,54 +963,54 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
         <v>162</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>979.0</v>
+        <v>1029.0</v>
       </c>
       <c r="M5" s="9">
-        <v>1079.0</v>
+        <v>1129.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
@@ -1033,124 +1033,124 @@
       <c r="B6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
         <v>308</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
-        <v>1329.0</v>
+        <v>1399.0</v>
       </c>
       <c r="M6" s="9">
-        <v>1459.0</v>
+        <v>1539.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>48</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>49</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>50</v>
       </c>
       <c r="V6" s="6"/>
       <c r="W6" s="6" t="s">
         <v>51</v>
       </c>
       <c r="X6" s="6" t="s">
         <v>52</v>
       </c>
       <c r="Y6" s="8">
         <v>0.393</v>
       </c>
       <c r="Z6" s="6"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="8">
-        <v>508915</v>
+        <v>601137</v>
       </c>
       <c r="B7" s="6" t="s">
         <v>53</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>54</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
-        <v>2022</v>
+        <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>565</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
-        <v>2289.0</v>
+        <v>2399.0</v>
       </c>
       <c r="M7" s="9">
-        <v>2519.0</v>
+        <v>2639.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>55</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>56</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>57</v>
       </c>
@@ -1173,54 +1173,54 @@
       <c r="B8" s="6" t="s">
         <v>59</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
         <v>60</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>566</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
-        <v>2289.0</v>
+        <v>2409.0</v>
       </c>
       <c r="M8" s="9">
-        <v>2519.0</v>
+        <v>2649.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>47</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>61</v>
       </c>
       <c r="S8" s="6" t="s">
         <v>62</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
         <v>63</v>
       </c>
@@ -1243,54 +1243,54 @@
       <c r="B9" s="6" t="s">
         <v>59</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
         <v>65</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>531</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
-        <v>2159.0</v>
+        <v>2269.0</v>
       </c>
       <c r="M9" s="9">
-        <v>2369.0</v>
+        <v>2499.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>47</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>66</v>
       </c>
       <c r="S9" s="6" t="s">
         <v>67</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
         <v>68</v>
       </c>
@@ -1313,54 +1313,54 @@
       <c r="B10" s="6" t="s">
         <v>69</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
         <v>70</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
         <v>465</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L10" s="9">
-        <v>2379.0</v>
+        <v>2499.0</v>
       </c>
       <c r="M10" s="9">
-        <v>2619.0</v>
+        <v>2749.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>47</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>61</v>
       </c>
       <c r="S10" s="6" t="s">
         <v>71</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
         <v>72</v>
       </c>
@@ -1383,54 +1383,54 @@
       <c r="B11" s="6" t="s">
         <v>74</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
         <v>75</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2026</v>
       </c>
       <c r="J11" s="8">
         <v>429</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L11" s="9">
-        <v>2219.0</v>
+        <v>2329.0</v>
       </c>
       <c r="M11" s="9">
-        <v>2439.0</v>
+        <v>2559.0</v>
       </c>
       <c r="N11" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>47</v>
       </c>
       <c r="R11" s="6" t="s">
         <v>48</v>
       </c>
       <c r="S11" s="6" t="s">
         <v>76</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U11" s="6" t="s">
         <v>77</v>
       </c>
@@ -1453,54 +1453,54 @@
       <c r="B12" s="6" t="s">
         <v>79</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6" t="s">
         <v>80</v>
       </c>
       <c r="E12" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="8">
         <v>2026</v>
       </c>
       <c r="J12" s="8">
         <v>559</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L12" s="9">
-        <v>2819.0</v>
+        <v>2959.0</v>
       </c>
       <c r="M12" s="9">
-        <v>3099.0</v>
+        <v>3249.0</v>
       </c>
       <c r="N12" s="6" t="s">
         <v>81</v>
       </c>
       <c r="O12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P12" s="6" t="s">
         <v>82</v>
       </c>
       <c r="Q12" s="6" t="s">
         <v>83</v>
       </c>
       <c r="R12" s="6" t="s">
         <v>84</v>
       </c>
       <c r="S12" s="6" t="s">
         <v>85</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U12" s="6" t="s">
         <v>86</v>
       </c>
@@ -1523,54 +1523,54 @@
       <c r="B13" s="6" t="s">
         <v>88</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="6" t="s">
         <v>89</v>
       </c>
       <c r="E13" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F13" s="6"/>
       <c r="G13" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="8">
         <v>2026</v>
       </c>
       <c r="J13" s="8">
         <v>573</v>
       </c>
       <c r="K13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L13" s="9">
-        <v>2319.0</v>
+        <v>2429.0</v>
       </c>
       <c r="M13" s="9">
-        <v>2549.0</v>
+        <v>2669.0</v>
       </c>
       <c r="N13" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P13" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q13" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R13" s="6" t="s">
         <v>90</v>
       </c>
       <c r="S13" s="6" t="s">
         <v>91</v>
       </c>
       <c r="T13" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U13" s="6" t="s">
         <v>92</v>
       </c>
@@ -1593,54 +1593,54 @@
       <c r="B14" s="6" t="s">
         <v>94</v>
       </c>
       <c r="C14" s="6"/>
       <c r="D14" s="6" t="s">
         <v>95</v>
       </c>
       <c r="E14" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F14" s="6"/>
       <c r="G14" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="8">
         <v>2026</v>
       </c>
       <c r="J14" s="8">
         <v>559</v>
       </c>
       <c r="K14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L14" s="9">
-        <v>2819.0</v>
+        <v>2959.0</v>
       </c>
       <c r="M14" s="9">
-        <v>3099.0</v>
+        <v>3249.0</v>
       </c>
       <c r="N14" s="6" t="s">
         <v>96</v>
       </c>
       <c r="O14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P14" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q14" s="6" t="s">
         <v>83</v>
       </c>
       <c r="R14" s="6" t="s">
         <v>84</v>
       </c>
       <c r="S14" s="6" t="s">
         <v>85</v>
       </c>
       <c r="T14" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U14" s="6" t="s">
         <v>97</v>
       </c>