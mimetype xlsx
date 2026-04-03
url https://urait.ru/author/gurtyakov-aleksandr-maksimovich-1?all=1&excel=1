--- v1 (2026-02-05)
+++ v2 (2026-04-03)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
-    <t>05.02.2026</t>
+    <t>03.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -825,51 +825,51 @@
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2025</v>
       </c>
       <c r="J5" s="8">
         <v>135</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
         <v>739.0</v>
       </c>
       <c r="M5" s="9">
-        <v>759.0</v>
+        <v>809.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
@@ -892,51 +892,51 @@
       <c r="B6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2025</v>
       </c>
       <c r="J6" s="8">
         <v>135</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
-        <v>689.0</v>
+        <v>739.0</v>
       </c>
       <c r="M6" s="9">
         <v>809.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>48</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>