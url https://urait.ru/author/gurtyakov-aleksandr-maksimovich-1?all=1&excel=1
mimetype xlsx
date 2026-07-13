--- v3 (2026-05-20)
+++ v4 (2026-07-13)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
-[...1 lines deleted...]
-    <t>20.05.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
+  <si>
+    <t>13.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -158,53 +158,50 @@
     <t>В учебнике изложены основы кинематического расчета приводов металлорежущих станков. На примере токарно-винторезного станка подробно рассмотрен кинематический расчет привода главного движения металлорежущего станка. Изложены основы методики расчета шпиндельных узлов, направляющих, тяговых устройств. Даны необходимые методические указания, рекомендации, расчетные формулы, приведены справочные материалы. Предназначен для студентов старших курсов и начинающих преподавателей.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-08480-1</t>
   </si>
   <si>
     <t>34.63-5я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>20.04.2016</t>
   </si>
   <si>
     <t>МЕТАЛЛОРЕЖУЩИЕ СТАНКИ. РАСЧЕТ И ПРОЕКТИРОВАНИЕ 2-е изд. Учебник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
-  </si>
-[...1 lines deleted...]
-    <t>Данное издание призвано оказать помощь студентам в освоении основ расчета и проектирования металлорежущих станков. Пособие решает ряд вопросов, связанных с обеспечением прочности, надежности, заданной долговечности станков при их минимальных размерах и металлоемкости. На примере токарно-винторезного станка подробно рассмотрен кинематический расчет привода главного движения металлорежущего станка. Изложены основы методики расчета шпиндельных узлов, направляющих, тяговых устройств. Даны необходимые методические указания, рекомендации, расчетные формулы, приведены справочные материалы.</t>
   </si>
   <si>
     <t>978-5-534-08481-8</t>
   </si>
   <si>
     <t>34.63-5я723</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
@@ -913,61 +910,61 @@
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
         <v>739.0</v>
       </c>
       <c r="M6" s="9">
         <v>809.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S6" s="6" t="s">
-        <v>48</v>
+        <v>39</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="V6" s="6"/>
       <c r="W6" s="6" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="X6" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y6" s="8">
         <v>0.182</v>
       </c>
       <c r="Z6" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>