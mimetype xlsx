--- v4 (2026-07-13)
+++ v5 (2026-09-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
-    <t>13.07.2026</t>
+    <t>13.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -819,54 +819,54 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2025</v>
       </c>
       <c r="J5" s="8">
         <v>135</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>739.0</v>
+        <v>779.0</v>
       </c>
       <c r="M5" s="9">
-        <v>809.0</v>
+        <v>859.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
@@ -889,54 +889,54 @@
       <c r="B6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2025</v>
       </c>
       <c r="J6" s="8">
         <v>135</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
-        <v>739.0</v>
+        <v>779.0</v>
       </c>
       <c r="M6" s="9">
-        <v>809.0</v>
+        <v>859.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>48</v>
       </c>