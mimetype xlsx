--- v3 (2026-04-22)
+++ v4 (2026-06-23)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
   <si>
-    <t>23.04.2026</t>
+    <t>23.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -157,51 +157,51 @@
   <si>
     <t>Курс содержит базовые фундаментальные знания, а также задания для самостоятельной работы студентов. Это университетский курс нового поколения. Он нацелен на активизацию самостоятельной учебной, поисковой и исследовательской работы студентов. Формируя систему знаний о рынках ценных бумаг и производных финансовых инструментов, он дает возможность читателю проявить творческий подход к выполнению предложенных заданий, у которых нет единственно верного ответа. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Курс предназначен для студентов высших учебных заведений, обучающихся по экономическим направлениям, также может быть интересен слушателям программ профессиональной переподготовки и повышения квалификации, всем, кто интересуется проблемами финансового рынка.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-17249-2</t>
   </si>
   <si>
     <t>65.262.2я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>26.06.2023</t>
   </si>
   <si>
     <t>ФИНАНСОВЫЕ РЫНКИ И ИНСТИТУТЫ 2-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Финансы</t>
   </si>
   <si>
-    <t>Курс и практикум содержит базовые фундаментальные знания, а также задания для самостоятельной работы студентов. Это классический университетскийкурс нового поколения. Он нацелен на активизацию самостоятельной учебной, поисковой и исследовательской работы студентов. Формируя систему знаний о финансовых рынках и институтах, он дает возможность читателю проявить творческий подход к выполнению предложенных заданий, у которых нет единственно верного ответа. Соответствует ак-ту-альным требо-ва-ниям феде-рального государственно-го об-ра-зо-ва-тельного стандарта высшего об-ра-зо-ва-ния. Курс предназначен для студентов высших учебных заведений, обучающихся по программам академического бакалавриата по направлениям «Экономика», «Менеджмент», также может быть интересен студентам прикладного бакалавриата, слушателям программ профессиональной переподготовки и повышения квалификации, всем, кто интересуется проблемами финансового рынка.</t>
+    <t>Курс содержит базовые фундаментальные знания, а также задания для самостоятельной работы студентов. Это классический университетский курс нового поколения. Он нацелен на активизацию самостоятельной учебной, поисковой и исследовательской работы студентов. Формируя систему знаний о финансовых рынках и институтах, он дает возможность читателю проявить творческий подход к выполнению предложенных заданий, у которых нет единственно верного ответа. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Курс предназначен для студентов высших учебных заведений, обучающихся по программам академического бакалавриата по направлениям «Экономика», «Менеджмент», также может быть интересен студентам прикладного бакалавриата, слушателям программ профессиональной переподготовки и повышения квалификации, всем, кто интересуется проблемами финансового рынка.</t>
   </si>
   <si>
     <t>978-5-534-16872-3</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>