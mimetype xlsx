--- v2 (2026-02-21)
+++ v3 (2026-04-14)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
-    <t>21.02.2026</t>
+    <t>14.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -130,51 +130,51 @@
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
     <t>22.11.2023</t>
   </si>
   <si>
     <t>АНАЛИТИЧЕСКАЯ ХИМИЯ 5-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Никитина Н. Г., Борисов А. Г., Хаханина Т. И. ; Под ред. Никитиной Н.Г.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>Естественные науки</t>
   </si>
   <si>
-    <t>Химия</t>
+    <t>Общая химия</t>
   </si>
   <si>
     <t>В курсе изложены основные понятия аналитической химии, особенности качественного и количественного анализа. В результате изучения дисциплины студенты должны овладеть комплексом фундаментальных знаний в области теории и практики методов анализа и уметь выбрать оптимальные методы анализа при контроле загрязнений окружающей среды.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-18102-9</t>
   </si>
   <si>
     <t>24.4я723</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>АНАЛИТИЧЕСКАЯ ХИМИЯ И ФИЗИКО-ХИМИЧЕСКИЕ МЕТОДЫ АНАЛИЗА 5-е изд. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>