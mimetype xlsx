--- v3 (2026-04-14)
+++ v4 (2026-06-03)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
-    <t>14.04.2026</t>
+    <t>03.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,51 +133,51 @@
   <si>
     <t>22.11.2023</t>
   </si>
   <si>
     <t>АНАЛИТИЧЕСКАЯ ХИМИЯ 5-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Никитина Н. Г., Борисов А. Г., Хаханина Т. И. ; Под ред. Никитиной Н.Г.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>Естественные науки</t>
   </si>
   <si>
     <t>Общая химия</t>
   </si>
   <si>
-    <t>В курсе изложены основные понятия аналитической химии, особенности качественного и количественного анализа. В результате изучения дисциплины студенты должны овладеть комплексом фундаментальных знаний в области теории и практики методов анализа и уметь выбрать оптимальные методы анализа при контроле загрязнений окружающей среды.</t>
+    <t>В издании изложены основные понятия аналитической химии, особенности качественного и количественного анализа. В результате изучения дисциплины студенты должны овладеть комплексом фундаментальных знаний в области теории и практики методов анализа и уметь выбрать оптимальные методы анализа при контроле загрязнений окружающей среды. Наряду с описанием методик анализа приводятся контрольные вопросы и задачи к главам.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-18102-9</t>
   </si>
   <si>
     <t>24.4я723</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>АНАЛИТИЧЕСКАЯ ХИМИЯ И ФИЗИКО-ХИМИЧЕСКИЕ МЕТОДЫ АНАЛИЗА 5-е изд. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>В учебнике изложены основные понятия аналитической химии, особенности химического качественного и количественного анализа. Он содержит большой набор лабораторных работ от самых простых до специальных, поэтому может быть рекомендован не только бакалаврам, но и студентам и аспирантам, занимающимися анализом новейших материалов электронной техники, анализом чистых веществ, химическим мониторингом объектов окружающей среды. Студенты узнают существо реакций и процессов, используемых в аналитической химии, принципы, области и возможности использования основных методов химического и физико-химического анализа. Книга позволит овладеть метрологическими основами анализа, экспериментальными навыками выполнения анализа, методами статистической обработки экспериментальных данных, методологией выбора методов анализа и навыками их применения, приобрести умения выбирать оптимальные условия анализа, проводить химические расчеты.</t>
   </si>
@@ -196,66 +196,66 @@
   <si>
     <t>Хаханина Т. И., Осипенкова Н. Г.</t>
   </si>
   <si>
     <t>В пособии последовательно и систематически рассматриваются вопросы строения, физико-химических характеристик и химических превращений основных классов органических соединений. Важнейшая задача, которая при этом решается — создание представлений об органической химии как самостоятельной области знаний и приобретение навыков владения языком органической химии, основной составной частью которого является номенклатура органических соединений и реакций. Очень важно отметить, что огромный массив материала излагается в сжатые сроки, что делает совершенно невозможным его механическое запоминание. Поэтому большое внимание уделено методологии изучения органической химии. При изучении дисциплины внимание также уделяется вопросам практического использования органических соединений и материалов.</t>
   </si>
   <si>
     <t>978-5-534-21704-9</t>
   </si>
   <si>
     <t>24.2я723</t>
   </si>
   <si>
     <t>02.02.2017</t>
   </si>
   <si>
     <t>ХИМИЧЕСКИЕ ОСНОВЫ ЭКОЛОГИИ 3-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Хаханина Т. И., Никитина Н. Г., Петухов И. Н.</t>
   </si>
   <si>
     <t>Экология</t>
   </si>
   <si>
-    <t>В учебнике изложены основные закономерности функционирования экологических систем и биосферы в целом. Рассмотрены происхождение и эволюция Вселенной и Земли, проблемы загрязнения биосферы по разделам: гидросфера, атмосфера, озоновые дыры, кислотные дожди, бионеорганическая химия ионов металлов, деградация почв, радионуклиды, последствия и возможные методы решения проблемы. После изучения курса студенты будут владеть методами химического и экологического мониторинга объектов окружающей среды, а также уметь прогнозировать возможное негативное воздействие современных технологий на экосистемы. После каждой главы приведены контрольные вопросы для самопроверки.</t>
+    <t>В учебнике изложены основные закономерности функционирования экологических систем и биосферы в целом. Рассмотрены происхождение и эволюция Вселенной и Земли, проблемы загрязнения биосферы по разделам: гидросфера, атмосфера, озоновые дыры, кислотные дожди, бионеорганическая химия ионов металлов, деградация почв, радионуклиды, последствия и возможные методы решения проблемы. Студенты будут владеть методами химического и экологического мониторинга объектов окружающей среды, а также уметь прогнозировать возможное негативное воздействие современных технологий на экосистемы.</t>
   </si>
   <si>
     <t>978-5-534-05033-2</t>
   </si>
   <si>
     <t>28.081.1я723</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>ХИМИЯ ОКРУЖАЮЩЕЙ СРЕДЫ 3-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
-    <t>В издании изложены основные закономерности функционирования экологических систем и биосферы в целом. Рассмотрены проблемы загрязнения биосферы по разделам: происхождение и эволюция Земли, гидросфера, атмосфера, озоновые дыры в атмосфере, кислотные дожди, последствия и возможные методы решения проблемы, антропогенные воздействия токсичных веществ и химических элементов, радионуклиды и их воздействие на окружающую среду.</t>
+    <t>Изложены основные закономерности функционирования экологических систем и биосферы в целом. Рассмотрены проблемы загрязнения биосферы по разделам: происхождение и эволюция Земли, гидросфера, атмосфера, озоновые дыры в атмосфере, кислотные дожди, последствия и возможные методы решения проблемы, антропогенные воздействия токсичных веществ и химических элементов, радионуклиды и их воздействие на окружающую среду.</t>
   </si>
   <si>
     <t>978-5-534-00029-0</t>
   </si>
   <si>
     <t>28.081.1я73</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>