--- v5 (2026-07-26)
+++ v6 (2026-09-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
-    <t>26.07.2026</t>
+    <t>13.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -873,54 +873,54 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
         <v>451</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>2319.0</v>
+        <v>2439.0</v>
       </c>
       <c r="M5" s="9">
-        <v>2549.0</v>
+        <v>2679.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
@@ -943,54 +943,54 @@
       <c r="B6" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
         <v>451</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
-        <v>2319.0</v>
+        <v>2439.0</v>
       </c>
       <c r="M6" s="9">
-        <v>2549.0</v>
+        <v>2679.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>48</v>
       </c>
@@ -1013,54 +1013,54 @@
       <c r="B7" s="6" t="s">
         <v>50</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>51</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>52</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>337</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
-        <v>1789.0</v>
+        <v>1879.0</v>
       </c>
       <c r="M7" s="9">
-        <v>1969.0</v>
+        <v>2069.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>53</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>54</v>
       </c>
@@ -1083,54 +1083,54 @@
       <c r="B8" s="6" t="s">
         <v>56</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
         <v>57</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>58</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>233</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
-        <v>1059.0</v>
+        <v>1109.0</v>
       </c>
       <c r="M8" s="9">
-        <v>1159.0</v>
+        <v>1219.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>59</v>
       </c>
       <c r="S8" s="6" t="s">
         <v>60</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
         <v>61</v>
       </c>
@@ -1153,54 +1153,54 @@
       <c r="B9" s="6" t="s">
         <v>56</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
         <v>64</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>58</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>233</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
-        <v>1059.0</v>
+        <v>1109.0</v>
       </c>
       <c r="M9" s="9">
-        <v>1159.0</v>
+        <v>1219.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>45</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>59</v>
       </c>
       <c r="S9" s="6" t="s">
         <v>65</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
         <v>66</v>
       </c>