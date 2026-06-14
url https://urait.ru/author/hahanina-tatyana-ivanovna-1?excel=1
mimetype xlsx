--- v2 (2026-03-01)
+++ v3 (2026-06-14)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
-    <t>02.03.2026</t>
+    <t>14.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -130,54 +130,54 @@
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
     <t>22.11.2023</t>
   </si>
   <si>
     <t>АНАЛИТИЧЕСКАЯ ХИМИЯ 5-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Никитина Н. Г., Борисов А. Г., Хаханина Т. И. ; Под ред. Никитиной Н.Г.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>Естественные науки</t>
   </si>
   <si>
-    <t>Химия</t>
-[...2 lines deleted...]
-    <t>В курсе изложены основные понятия аналитической химии, особенности качественного и количественного анализа. В результате изучения дисциплины студенты должны овладеть комплексом фундаментальных знаний в области теории и практики методов анализа и уметь выбрать оптимальные методы анализа при контроле загрязнений окружающей среды.</t>
+    <t>Общая химия</t>
+  </si>
+  <si>
+    <t>В издании изложены основные понятия аналитической химии, особенности качественного и количественного анализа. В результате изучения дисциплины студенты должны овладеть комплексом фундаментальных знаний в области теории и практики методов анализа и уметь выбрать оптимальные методы анализа при контроле загрязнений окружающей среды. Наряду с описанием методик анализа приводятся контрольные вопросы и задачи к главам.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-18102-9</t>
   </si>
   <si>
     <t>24.4я723</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>АНАЛИТИЧЕСКАЯ ХИМИЯ И ФИЗИКО-ХИМИЧЕСКИЕ МЕТОДЫ АНАЛИЗА 5-е изд. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>В учебнике изложены основные понятия аналитической химии, особенности химического качественного и количественного анализа. Он содержит большой набор лабораторных работ от самых простых до специальных, поэтому может быть рекомендован не только бакалаврам, но и студентам и аспирантам, занимающимися анализом новейших материалов электронной техники, анализом чистых веществ, химическим мониторингом объектов окружающей среды. Студенты узнают существо реакций и процессов, используемых в аналитической химии, принципы, области и возможности использования основных методов химического и физико-химического анализа. Книга позволит овладеть метрологическими основами анализа, экспериментальными навыками выполнения анализа, методами статистической обработки экспериментальных данных, методологией выбора методов анализа и навыками их применения, приобрести умения выбирать оптимальные условия анализа, проводить химические расчеты.</t>
   </si>
@@ -196,66 +196,66 @@
   <si>
     <t>Хаханина Т. И., Осипенкова Н. Г.</t>
   </si>
   <si>
     <t>В пособии последовательно и систематически рассматриваются вопросы строения, физико-химических характеристик и химических превращений основных классов органических соединений. Важнейшая задача, которая при этом решается — создание представлений об органической химии как самостоятельной области знаний и приобретение навыков владения языком органической химии, основной составной частью которого является номенклатура органических соединений и реакций. Очень важно отметить, что огромный массив материала излагается в сжатые сроки, что делает совершенно невозможным его механическое запоминание. Поэтому большое внимание уделено методологии изучения органической химии. При изучении дисциплины внимание также уделяется вопросам практического использования органических соединений и материалов.</t>
   </si>
   <si>
     <t>978-5-534-21704-9</t>
   </si>
   <si>
     <t>24.2я723</t>
   </si>
   <si>
     <t>02.02.2017</t>
   </si>
   <si>
     <t>ХИМИЧЕСКИЕ ОСНОВЫ ЭКОЛОГИИ 3-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Хаханина Т. И., Никитина Н. Г., Петухов И. Н.</t>
   </si>
   <si>
     <t>Экология</t>
   </si>
   <si>
-    <t>В учебнике изложены основные закономерности функционирования экологических систем и биосферы в целом. Рассмотрены происхождение и эволюция Вселенной и Земли, проблемы загрязнения биосферы по разделам: гидросфера, атмосфера, озоновые дыры, кислотные дожди, бионеорганическая химия ионов металлов, деградация почв, радионуклиды, последствия и возможные методы решения проблемы. После изучения курса студенты будут владеть методами химического и экологического мониторинга объектов окружающей среды, а также уметь прогнозировать возможное негативное воздействие современных технологий на экосистемы. После каждой главы приведены контрольные вопросы для самопроверки.</t>
+    <t>В учебнике изложены основные закономерности функционирования экологических систем и биосферы в целом. Рассмотрены происхождение и эволюция Вселенной и Земли, проблемы загрязнения биосферы по разделам: гидросфера, атмосфера, озоновые дыры, кислотные дожди, бионеорганическая химия ионов металлов, деградация почв, радионуклиды, последствия и возможные методы решения проблемы. Студенты будут владеть методами химического и экологического мониторинга объектов окружающей среды, а также уметь прогнозировать возможное негативное воздействие современных технологий на экосистемы.</t>
   </si>
   <si>
     <t>978-5-534-05033-2</t>
   </si>
   <si>
     <t>28.081.1я723</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>ХИМИЯ ОКРУЖАЮЩЕЙ СРЕДЫ 3-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
-    <t>В издании изложены основные закономерности функционирования экологических систем и биосферы в целом. Рассмотрены проблемы загрязнения биосферы по разделам: происхождение и эволюция Земли, гидросфера, атмосфера, озоновые дыры в атмосфере, кислотные дожди, последствия и возможные методы решения проблемы, антропогенные воздействия токсичных веществ и химических элементов, радионуклиды и их воздействие на окружающую среду.</t>
+    <t>Изложены основные закономерности функционирования экологических систем и биосферы в целом. Рассмотрены проблемы загрязнения биосферы по разделам: происхождение и эволюция Земли, гидросфера, атмосфера, озоновые дыры в атмосфере, кислотные дожди, последствия и возможные методы решения проблемы, антропогенные воздействия токсичных веществ и химических элементов, радионуклиды и их воздействие на окружающую среду.</t>
   </si>
   <si>
     <t>978-5-534-00029-0</t>
   </si>
   <si>
     <t>28.081.1я73</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>