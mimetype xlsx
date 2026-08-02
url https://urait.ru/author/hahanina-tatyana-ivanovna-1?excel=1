--- v3 (2026-06-14)
+++ v4 (2026-08-02)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
-    <t>14.06.2026</t>
+    <t>02.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>