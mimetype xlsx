--- v2 (2026-04-03)
+++ v3 (2026-06-02)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
   <si>
-    <t>03.04.2026</t>
+    <t>02.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -130,51 +130,51 @@
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
     <t>13.05.2018</t>
   </si>
   <si>
     <t>МАТЕМАТИЧЕСКИЙ АНАЛИЗ И ДИСКРЕТНАЯ МАТЕМАТИКА 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Плотникова Е. Г., Левко С. В., Логинова В. В., Хакимова Г. М. ; Под общ. ред. Плотниковой Е.Г.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Математика и статистика</t>
   </si>
   <si>
     <t>Математический анализ</t>
   </si>
   <si>
-    <t>Учебное пособие содержит практические задания по таким разделам математики, как функции переменных и дискретная математика. В первой части дается дифференциальное и интегральное исчисление функции нескольких переменных, описывается теория поля. Во второй части охарактеризованы множества, представлены основные формулы комбинаторики, теория графов, переключительные функции.</t>
+    <t>Учебное пособие содержит практические задания по таким разделам математики, как функции переменных и дискретная математика. В первой части дается дифференциальное и интегральное исчисление функции нескольких переменных, описывается теория поля. Во второй части охарактеризованы множества, представлены основные формулы комбинаторики, теория графов, переключительные функции. Серия «Университеты России» позволит высшим учебным заведениям нашей страны использовать в образовательном процессе издания (в том числе учебники и учебные пособия по различным дисциплинам), подготовленные преподавателями лучших университетов России и впервые опубликованные в издательствах университетов. Все представленные в этой серии работы прошли экспертную оценку учебно-методического отдела издательства и публикуются в оригинальной редакции.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-07545-8</t>
   </si>
   <si>
     <t>22.16я73</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>