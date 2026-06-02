--- v1 (2026-04-10)
+++ v2 (2026-06-02)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
-    <t>10.04.2026</t>
+    <t>02.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -160,51 +160,51 @@
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-21957-9</t>
   </si>
   <si>
     <t>60.82я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>29.05.2024</t>
   </si>
   <si>
     <t>СИСТЕМА ГОСУДАРСТВЕННОГО И МУНИЦИПАЛЬНОГО УПРАВЛЕНИЯ 3-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Под ред. Еремина С.Г., Мусиновой Н.Н., Паниной О.В., Прокофьева С.Е.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
-    <t>Информация, приведенная в курсе, — апробированный авторами на практике государственного и муниципального управления и дидактически обработанный материал. Курс поможет в изучении основных теоретических концепций государственного и муниципального управления, вопросов создания новой модели государственного и муниципального менеджмента, технологии применения современных методов управления. Данный курс подготовлен с учетом поправок, внесенных в Конституцию Российской Федерации и вступивших в силу 5 октября 2022 г. В курсе в большом объеме представлены теории государственного и муниципального управления, к каждой теме прилагается практикум, приводятся схемы для лучшего усвоения материала. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по социально-экономическим направлениям. Может быть полезен также студентам магистратуры, слушателям курсов повышения квалификации государственных и муниципальных служащих, аспирантам, в качестве дополнительной литературы может быть использован студентами среднего профессионального образования.</t>
+    <t>Информация, приведенная в курсе, — апробированный авторами на практике государственного и муниципального управления и дидактически обработанный материал. Курс поможет в изучении основных теоретических концепций государственного и муниципального управления, вопросов создания новой модели государственного и муниципального менеджмента, технологии применения современных методов управления. Данный курс подготовлен с учетом поправок, внесенных в Конституцию Российской Федерации и вступивших в силу 5 октября 2022 г. В курсе в большом объеме представлены теории государственного и муниципального управления, к каждой теме прилагается практикум, приводятся схемы для лучшего усвоения материала.</t>
   </si>
   <si>
     <t>978-5-534-19168-4</t>
   </si>
   <si>
     <t>67.401я73</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>