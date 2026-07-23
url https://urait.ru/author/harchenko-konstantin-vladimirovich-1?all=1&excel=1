--- v2 (2026-06-02)
+++ v3 (2026-07-23)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
-[...1 lines deleted...]
-    <t>02.06.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
+  <si>
+    <t>23.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -127,81 +127,87 @@
   <si>
     <t>Вес (кг)</t>
   </si>
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
     <t>05.02.2026</t>
   </si>
   <si>
     <t>РИСК-ОРИЕНТИРОВАННОЕ ГОСУДАРСТВЕННОЕ И МУНИЦИПАЛЬНОЕ УПРАВЛЕНИЕ. Учебник для вузов</t>
   </si>
   <si>
     <t xml:space="preserve"> С. Е. Прокофьев [и др.] ; под научной редакцией С. Е. Прокофьева, О. В. Паниной.</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
+    <t>Экономические науки</t>
+  </si>
+  <si>
+    <t>Страхование. Управление рисками</t>
+  </si>
+  <si>
+    <t>Предлагаемый курс обобщает методологическую, теоретическую и практико-ориентированную информацию, необходимую для всестороннего системного представления о риск-ориентированном государственном и муниципальном управлении. Содержание курса соответствует актуальному Федеральному государственному образовательному стандарту высшего образования. Курс предназначен для студентов, обучающихся по направлениям подготовки «Государственное и муниципальное управление», «Контрольно-надзорная деятельность», «Цифровизация государственного управления», «Управление рисками в публичной сфере», слушателей курсов повышения квалификации и программ профессиональной переподготовки, аспирантов и преподавателей, государственных и муниципальных служащих, специалистов в области риск-ориентированного государственного управления.</t>
+  </si>
+  <si>
+    <t>М.:Издательство Юрайт</t>
+  </si>
+  <si>
+    <t>978-5-534-21957-9</t>
+  </si>
+  <si>
+    <t>60.82я73</t>
+  </si>
+  <si>
+    <t>70*100/16</t>
+  </si>
+  <si>
+    <t>29.05.2024</t>
+  </si>
+  <si>
+    <t>СИСТЕМА ГОСУДАРСТВЕННОГО И МУНИЦИПАЛЬНОГО УПРАВЛЕНИЯ 3-е изд., пер. и доп. Учебник и практикум для вузов</t>
+  </si>
+  <si>
+    <t>Под ред. Еремина С.Г., Мусиновой Н.Н., Паниной О.В., Прокофьева С.Е.</t>
+  </si>
+  <si>
+    <t>Переплет</t>
+  </si>
+  <si>
     <t>Государственное и муниципальное управление</t>
   </si>
   <si>
     <t>Теория и история государственного и муниципального управления</t>
-  </si>
-[...25 lines deleted...]
-    <t>Переплет</t>
   </si>
   <si>
     <t>Информация, приведенная в курсе, — апробированный авторами на практике государственного и муниципального управления и дидактически обработанный материал. Курс поможет в изучении основных теоретических концепций государственного и муниципального управления, вопросов создания новой модели государственного и муниципального менеджмента, технологии применения современных методов управления. Данный курс подготовлен с учетом поправок, внесенных в Конституцию Российской Федерации и вступивших в силу 5 октября 2022 г. В курсе в большом объеме представлены теории государственного и муниципального управления, к каждой теме прилагается практикум, приводятся схемы для лучшего усвоения материала.</t>
   </si>
   <si>
     <t>978-5-534-19168-4</t>
   </si>
   <si>
     <t>67.401я73</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -907,67 +913,67 @@
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
         <v>545</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L6" s="9">
         <v>2749.0</v>
       </c>
       <c r="M6" s="9">
         <v>3019.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q6" s="6" t="s">
-        <v>37</v>
+        <v>48</v>
       </c>
       <c r="R6" s="6" t="s">
-        <v>38</v>
+        <v>49</v>
       </c>
       <c r="S6" s="6" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="V6" s="6"/>
       <c r="W6" s="6" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="X6" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y6" s="8">
         <v>0.78</v>
       </c>
       <c r="Z6" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>