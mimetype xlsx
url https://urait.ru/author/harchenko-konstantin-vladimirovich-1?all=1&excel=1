--- v3 (2026-07-23)
+++ v4 (2026-09-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
-    <t>23.07.2026</t>
+    <t>13.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,51 +133,51 @@
   <si>
     <t>05.02.2026</t>
   </si>
   <si>
     <t>РИСК-ОРИЕНТИРОВАННОЕ ГОСУДАРСТВЕННОЕ И МУНИЦИПАЛЬНОЕ УПРАВЛЕНИЕ. Учебник для вузов</t>
   </si>
   <si>
     <t xml:space="preserve"> С. Е. Прокофьев [и др.] ; под научной редакцией С. Е. Прокофьева, О. В. Паниной.</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Экономические науки</t>
   </si>
   <si>
     <t>Страхование. Управление рисками</t>
   </si>
   <si>
-    <t>Предлагаемый курс обобщает методологическую, теоретическую и практико-ориентированную информацию, необходимую для всестороннего системного представления о риск-ориентированном государственном и муниципальном управлении. Содержание курса соответствует актуальному Федеральному государственному образовательному стандарту высшего образования. Курс предназначен для студентов, обучающихся по направлениям подготовки «Государственное и муниципальное управление», «Контрольно-надзорная деятельность», «Цифровизация государственного управления», «Управление рисками в публичной сфере», слушателей курсов повышения квалификации и программ профессиональной переподготовки, аспирантов и преподавателей, государственных и муниципальных служащих, специалистов в области риск-ориентированного государственного управления.</t>
+    <t>Предлагаемый курс обобщает методологическую, теоретическую и практико-ориентированную информацию, необходимую для всестороннего системного представления о риск-ориентированном государственном и муниципальном управлении. Содержание курса соответствует актуальному Федеральному государственному образовательному стандарту высшего образования. Курс предназначен для студентов, обучающихся по профилям «Государственное и муниципальное управление», «Контрольно-надзорная деятельность», «Цифровизация государственного управления», «Управление рисками в публичной сфере», слушателей курсов повышения квалификации и программ профессиональной переподготовки, аспирантов и преподавателей, государственных и муниципальных служащих, специалистов в области риск-ориентированного государственного управления.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-21957-9</t>
   </si>
   <si>
     <t>60.82я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>29.05.2024</t>
   </si>
   <si>
     <t>СИСТЕМА ГОСУДАРСТВЕННОГО И МУНИЦИПАЛЬНОГО УПРАВЛЕНИЯ 3-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Под ред. Еремина С.Г., Мусиновой Н.Н., Паниной О.В., Прокофьева С.Е.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
@@ -828,54 +828,54 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
         <v>108</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>629.0</v>
+        <v>659.0</v>
       </c>
       <c r="M5" s="9">
-        <v>689.0</v>
+        <v>719.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
@@ -898,54 +898,54 @@
       <c r="B6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
         <v>545</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L6" s="9">
-        <v>2749.0</v>
+        <v>2889.0</v>
       </c>
       <c r="M6" s="9">
-        <v>3019.0</v>
+        <v>3179.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>48</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>49</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>50</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>51</v>
       </c>