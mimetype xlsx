--- v0 (2026-02-05)
+++ v1 (2026-04-03)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
   <si>
-    <t>05.02.2026</t>
+    <t>03.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -286,51 +286,51 @@
   <si>
     <t>978-5-534-17941-5</t>
   </si>
   <si>
     <t>81.006.154я73</t>
   </si>
   <si>
     <t>01.12.2023</t>
   </si>
   <si>
     <t>РУССКИЙ ЖЕСТОВЫЙ ЯЗЫК. ПОСТАНОВКА РУК. Практическое пособие для СПО</t>
   </si>
   <si>
     <t>В данной книге впервые поднимается проблематика постановки рук для жестового языка; впервые формулируется комплекс производных и связанных с данным вопросом понятий, как то «дактильный почерк», «жестовый почерк»; разбирается проблема нечитаемого жестового почерка, физиологические и социальные причины оной; разбираются негативные практики бытового дактилирования. Излагается теоретическая база и комплекс упражнений и практикумов для выработки правильного жестового и дактильного почерка. Соответствует актуальным требованиям Федерального государственного образовательного стандарта и Профессионального стандарта «Переводчик русского жестового языка». Учебное пособие предназначено для использования совместно с учебниками «Русский жестовый язык. Начала» и «Теория русского жестового языка». Данное учебное пособие предназначено для изучения языка в вузах, колледжах, в системе ДПО, повышения квалификации и профессиональной переподготовки.</t>
   </si>
   <si>
     <t>978-5-534-17942-2</t>
   </si>
   <si>
     <t>08.10.2025</t>
   </si>
   <si>
     <t>ТЕОРИЯ РУССКОГО ЖЕСТОВОГО ЯЗЫКА 3-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
-    <t>Курс посвящён изучению структуры, истории и лингвистических основ русского жестового языка (РЖЯ) в контексте современного гуманитарного знания. Рассматриваются основные концепции и школы изучения РЖЯ, особенности мышления глухих, билингвизм, адаптация образовательных программ и роль переводчика. Особое внимание уделяется грамматике, морфологии, синтаксису, семантике, вариативности и иконичности жестов. Программа сочетает теоретический материал с интерактивными мультимедийными заданиями, тестами, ситуационными задачами и видеоанализами из электронной системы «Толковый лексикографический словарь русского жестового языка» (https://slovar.surdocentr.ru ). Освоение курса формирует компетенции, необходимые для профессиональной коммуникации с носителями РЖЯ и работы в сфере перевода, образования и медиа. Курс русского жестового языка предназначен для изучения языка в вузах, колледжах, в системе ДПО, повышения квалификации и профессиональной переподготовки.</t>
+    <t>Курс посвящён изучению структуры, истории и лингвистических основ русского жестового языка (РЖЯ) в контексте современного гуманитарного знания. Рассматриваются основные концепции и школы изучения РЖЯ, особенности мышления глухих, билингвизм, адаптация образовательных программ и роль переводчика. Особое внимание уделяется грамматике, морфологии, синтаксису, семантике, вариативности и иконичности жестов. Программа сочетает теоретический материал с интерактивными мультимедийными заданиями, тестами, ситуационными задачами и видеоанализами из электронной системы «Толковый лексикографический словарь русского жестового языка». Освоение курса формирует компетенции, необходимые для профессиональной коммуникации с носителями РЖЯ и работы в сфере перевода, образования и медиа. Курс русского жестового языка предназначен для изучения языка в вузах, колледжах, в системе ДПО, повышения квалификации и профессиональной переподготовки.</t>
   </si>
   <si>
     <t>978-5-534-21612-7</t>
   </si>
   <si>
     <t>17.10.2025</t>
   </si>
   <si>
     <t>ТЕОРИЯ РУССКОГО ЖЕСТОВОГО ЯЗЫКА 3-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Курс посвящён изучению структуры, истории и лингвистических основ русского жестового языка (РЖЯ) в контексте современного гуманитарного знания. Рассматриваются основные концепции и школы изучения РЖЯ, особенности мышления глухих, билингвизм, адаптация образовательных программ и роль переводчика. Особое внимание уделяется грамматике, морфологии, синтаксису, семантике, вариативности и иконичности жестов. Освоение курса формирует компетенции, необходимые для профессиональной коммуникации с носителями РЖЯ и работы в сфере перевода, образования и медиа. Курс русского жестового языка предназначен для изучения языка в колледжах, в системе ДПО, повышения квалификации и профессиональной переподготовки.</t>
   </si>
   <si>
     <t>978-5-534-21691-2</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
@@ -957,51 +957,51 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2025</v>
       </c>
       <c r="J5" s="8">
         <v>522</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>2469.0</v>
+        <v>2649.0</v>
       </c>
       <c r="M5" s="9">
         <v>2909.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
@@ -1027,51 +1027,51 @@
       <c r="B6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2025</v>
       </c>
       <c r="J6" s="8">
         <v>522</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
-        <v>2469.0</v>
+        <v>2649.0</v>
       </c>
       <c r="M6" s="9">
         <v>2909.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>48</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
@@ -1100,51 +1100,51 @@
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>52</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2025</v>
       </c>
       <c r="J7" s="8">
         <v>115</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>53</v>
       </c>
       <c r="L7" s="9">
         <v>659.0</v>
       </c>
       <c r="M7" s="9">
-        <v>669.0</v>
+        <v>719.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>53</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>54</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>55</v>
       </c>
@@ -1170,51 +1170,51 @@
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
         <v>58</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2025</v>
       </c>
       <c r="J8" s="8">
         <v>115</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>53</v>
       </c>
       <c r="L8" s="9">
         <v>659.0</v>
       </c>
       <c r="M8" s="9">
-        <v>669.0</v>
+        <v>719.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>53</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S8" s="6" t="s">
         <v>59</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
         <v>60</v>
       </c>
@@ -1237,51 +1237,51 @@
       <c r="B9" s="6" t="s">
         <v>62</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
         <v>63</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2025</v>
       </c>
       <c r="J9" s="8">
         <v>383</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
-        <v>1869.0</v>
+        <v>2009.0</v>
       </c>
       <c r="M9" s="9">
         <v>2209.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S9" s="6" t="s">
         <v>64</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
@@ -1307,51 +1307,51 @@
       <c r="B10" s="6" t="s">
         <v>66</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
         <v>67</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2025</v>
       </c>
       <c r="J10" s="8">
         <v>383</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L10" s="9">
-        <v>1869.0</v>
+        <v>2009.0</v>
       </c>
       <c r="M10" s="9">
         <v>2209.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S10" s="6" t="s">
         <v>68</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
@@ -1380,51 +1380,51 @@
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
         <v>71</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2025</v>
       </c>
       <c r="J11" s="8">
         <v>57</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>53</v>
       </c>
       <c r="L11" s="9">
         <v>669.0</v>
       </c>
       <c r="M11" s="9">
-        <v>689.0</v>
+        <v>739.0</v>
       </c>
       <c r="N11" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O11" s="6" t="s">
         <v>53</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R11" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S11" s="6" t="s">
         <v>72</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U11" s="6" t="s">
         <v>73</v>
       </c>
@@ -1447,51 +1447,51 @@
       <c r="B12" s="6" t="s">
         <v>75</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6" t="s">
         <v>76</v>
       </c>
       <c r="E12" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="8">
         <v>2025</v>
       </c>
       <c r="J12" s="8">
         <v>57</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>53</v>
       </c>
       <c r="L12" s="9">
-        <v>629.0</v>
+        <v>669.0</v>
       </c>
       <c r="M12" s="9">
         <v>739.0</v>
       </c>
       <c r="N12" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O12" s="6" t="s">
         <v>53</v>
       </c>
       <c r="P12" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q12" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R12" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S12" s="6" t="s">
         <v>77</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>40</v>
       </c>
@@ -1517,51 +1517,51 @@
       <c r="B13" s="6" t="s">
         <v>79</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="6" t="s">
         <v>80</v>
       </c>
       <c r="E13" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F13" s="6"/>
       <c r="G13" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="8">
         <v>2025</v>
       </c>
       <c r="J13" s="8">
         <v>138</v>
       </c>
       <c r="K13" s="6" t="s">
         <v>53</v>
       </c>
       <c r="L13" s="9">
-        <v>899.0</v>
+        <v>959.0</v>
       </c>
       <c r="M13" s="9">
         <v>1049.0</v>
       </c>
       <c r="N13" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O13" s="6" t="s">
         <v>53</v>
       </c>
       <c r="P13" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q13" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R13" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S13" s="6" t="s">
         <v>81</v>
       </c>
       <c r="T13" s="6" t="s">
         <v>40</v>
       </c>
@@ -1587,51 +1587,51 @@
       <c r="B14" s="6" t="s">
         <v>84</v>
       </c>
       <c r="C14" s="6"/>
       <c r="D14" s="6" t="s">
         <v>85</v>
       </c>
       <c r="E14" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F14" s="6"/>
       <c r="G14" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="8">
         <v>2025</v>
       </c>
       <c r="J14" s="8">
         <v>138</v>
       </c>
       <c r="K14" s="6" t="s">
         <v>53</v>
       </c>
       <c r="L14" s="9">
-        <v>899.0</v>
+        <v>959.0</v>
       </c>
       <c r="M14" s="9">
         <v>1049.0</v>
       </c>
       <c r="N14" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O14" s="6" t="s">
         <v>53</v>
       </c>
       <c r="P14" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q14" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R14" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S14" s="6" t="s">
         <v>86</v>
       </c>
       <c r="T14" s="6" t="s">
         <v>40</v>
       </c>