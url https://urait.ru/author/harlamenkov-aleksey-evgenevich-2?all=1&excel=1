--- v1 (2026-04-03)
+++ v2 (2026-06-03)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
   <si>
-    <t>03.04.2026</t>
+    <t>03.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,138 +133,138 @@
   <si>
     <t>18.10.2021</t>
   </si>
   <si>
     <t>ЖЕСТОВО-РУССКИЙ СЛОВАРЬ 4-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Харламенков А. Е.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Педагогика, психология, социальная работа</t>
   </si>
   <si>
     <t>Специальная педагогика и психология. Дефектология. Логопедия</t>
   </si>
   <si>
-    <t>Словарь является составной частью комплексного учебного пособия по начальному курсу русского жестового языка. Поэтому в нём принята тематическая разбивка материала, полностью соответствующая базовому учебнику данного курса «Русский жестовый язык. Начала». Содержанием поименованного учебника также определяется и лексический состав настоящего словаря. Несмотря на вышеперечисленное, словарь является вполне самостоятельным и уникальным изданием, аналогов которому в России ещё не выпускалось: впервые словарь строится от жестового языка к русскому и является справочником для обратного перевода, который будет полезен всем носителям жестового языка: и глухим, и переводчикам; изучающим русский жестовый язык; сурдопедагогам всех специализированных учебных заведений; всем остальным заинтересованным лицам. Словарь сопровождается мультимедийной поддержкой: все жесты из словаря можно просмотреть на видео на сайте «Электронной справочно-аналитической системы Толковый лексикографический словарь русского жестового языка » Slovar.SurdoCentr.ru. Словарь предназначен для студентов вузов; а также для студентов колледжей, обучающихся по специальности «Организация сурдокоммуникации»; слушателей курсов профессиональной переподготовки и повышения квалификации в системе дополнительного профессионального образования.</t>
+    <t>Словарь является составной частью комплексного учебного пособия по начальному курсу русского жестового языка. Поэтому в нём принята тематическая разбивка материала, полностью соответствующая базовому учебнику данного курса «Русский жестовый язык. Начала». Содержанием поименованного учебника также определяется и лексический состав настоящего словаря. Словарь предназначен для студентов вузов; а также для студентов колледжей, обучающихся по специальности «Организация сурдокоммуникации»; слушателей курсов профессиональной переподготовки и повышения квалификации в системе дополнительного профессионального образования.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-14702-5</t>
   </si>
   <si>
     <t>81.411.2я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>19.10.2021</t>
   </si>
   <si>
     <t>ЖЕСТОВО-РУССКИЙ СЛОВАРЬ 4-е изд., испр. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
-    <t>Словарь является составной частью комплексного учебного пособия по начальному курсу русского жестового языка. Поэтому в нём принята тематическая разбивка материала, полностью соответствующая базовому учебнику данного курса «Русский жестовый язык. Начала». Содержанием поименованного учебника также определяется и лексический состав настоящего словаря. Несмотря на вышеперечисленное, словарь является вполне самостоятельным и уникальным изданием, аналогов которому в России ещё не выпускалось: впервые словарь строится от жестового языка к русскому и является справочником для обратного перевода, который будет полезен всем носителям жестового языка: и глухим, и переводчикам; изучающим русский жестовый язык; сурдопедагогам всех специализированных учебных заведений; всем остальным заинтересованным лицам. Словарь сопровождается мультимедийной поддержкой: все жесты из словаря можно просмотреть на видео на сайте «Электронной справочно-аналитической системы Толковый лексикографический словарь русского жестового языка » Slovar.SurdoCentr.ru. Словарь предназначен для студентов колледжей, обучающихся по специальности «Организация сурдокоммуникации»; слушателей курсов профессиональной переподготовки и повышения квалификации в системе дополнительного профессионального образования.</t>
+    <t>Словарь является составной частью комплексного учебного пособия по начальному курсу русского жестового языка. Поэтому в нём принята тематическая разбивка материала, полностью соответствующая базовому учебнику данного курса «Русский жестовый язык. Начала». Содержанием поименованного учебника также определяется и лексический состав настоящего словаря. Словарь предназначен для студентов колледжей, обучающихся по специальности «Организация сурдокоммуникации»; слушателей курсов профессиональной переподготовки и повышения квалификации в системе дополнительного профессионального образования.</t>
   </si>
   <si>
     <t>978-5-534-15274-6</t>
   </si>
   <si>
     <t>81.411.2я723</t>
   </si>
   <si>
     <t>20.08.2021</t>
   </si>
   <si>
     <t>КОРОТКИЕ СЛОВА: ПРЕДЛОГИ, ЧАСТИЦЫ, СОЮЗЫ. СПРАВОЧНИК ПЕРЕВОДЧИКА РУССКОГО ЖЕСТОВОГО ЯЗЫКА 4-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>Значительную трудность при переводе на русский жестовый язык представляют служебные части речи русского языка, такие как предлоги союзы, частицы: в подавляющем большинстве случаев они при переводе просто опускаются. Такая же ситуация наблюдается и у глухих при чтении ими русских текстов. Всё это приводит к искажению или полной потере смысла переводимого на жестовый язык текста. В помощь переводчикам русского жестового языка и составлен этот справочник. Является приложением к учебнику «Русский жестовый язык. Начала». Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Учебник будет полезен широкому кругу читателей как слышащим, так и глухим.</t>
   </si>
   <si>
     <t>978-5-534-14703-2</t>
   </si>
   <si>
     <t>74я73</t>
   </si>
   <si>
     <t>24.08.2021</t>
   </si>
   <si>
     <t>КОРОТКИЕ СЛОВА: ПРЕДЛОГИ, ЧАСТИЦЫ, СОЮЗЫ. СПРАВОЧНИК ПЕРЕВОДЧИКА РУССКОГО ЖЕСТОВОГО ЯЗЫКА 4-е изд., испр. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Значительную трудность при переводе на русский жестовый язык представляют служебные части речи русского языка, такие как предлоги союзы, частицы: в подавляющем большинстве случаев они при переводе просто опускаются. Такая же ситуация наблюдается и у глухих при чтении ими русских текстов. Всё это приводит к искажению или полной потере смысла переводимого на жестовый язык текста. В помощь переводчикам русского жестового языка и составлен этот справочник. Является приложением к учебнику «Русский жестовый язык. Начала». Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Учебник будет полезен широкому кругу читателей как слышащим, так и глухим.</t>
   </si>
   <si>
     <t>978-5-534-15147-3</t>
   </si>
   <si>
     <t>74я723</t>
   </si>
   <si>
     <t>07.12.2021</t>
   </si>
   <si>
     <t>РУССКИЙ ЖЕСТОВЫЙ ЯЗЫК. НАЧАЛА 4-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
-    <t>Курс по русскому жестовому языку предназначен для изучения языка «с нуля» в вузах, колледжах, в системе дополнительного профессионального образования, повышения квалификации и профессиональной переподготовки. Курс входит в комплект с «Рабочей тетрадью» предназначенной для домашней отработки тем, изучаемых на очных занятиях; «Жестово-русского словаря», являющегося расширенным справочником перевода на русский язык всех жестов, вошедших в лексикон данного курса; справочника «Короткие слова: предлоги, частицы, союзы. Справочник переводчика русского жестового языка». В курс, кроме обширной подборки упражнений, входит раздел лингвистики русского жестового языка. Впервые жесты, как единицы языка, даются как самостоятельные значения, а не зеркалирование русских слов. Данный курс — первое в России издание русского жестового языка, сопровождаемое мультимедийной поддержкой: все жесты, вошедшие в курс, можно просмотреть на сайте «Электронной справочно-аналитической системы Толковый лексикографический словарь русского жестового языка ». Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Курс предназначен для студентов вузов, а также для студентов колледжей, обучающихся по специальности «Организация сурдокоммуникации», слушателей курсов профессиональной переподготовки и повышения квалификации в системе дополнительного профессионального образования.</t>
+    <t>Курс по русскому жестовому языку предназначен для изучения языка «с нуля» в вузах, колледжах, в системе дополнительного профессионального образования, повышения квалификации и профессиональной переподготовки. Курс входит в комплект с «Рабочей тетрадью» предназначенной для домашней отработки тем, изучаемых на очных занятиях; «Жестово-русского словаря», являющегося расширенным справочником перевода на русский язык всех жестов, вошедших в лексикон данного курса; справочника «Короткие слова: предлоги, частицы, союзы. Справочник переводчика русского жестового языка». Курс предназначен для студентов вузов, а также для студентов колледжей, обучающихся по специальности «Организация сурдокоммуникации», слушателей курсов профессиональной переподготовки и повышения квалификации в системе дополнительного профессионального образования.</t>
   </si>
   <si>
     <t>978-5-534-14701-8</t>
   </si>
   <si>
     <t>08.12.2021</t>
   </si>
   <si>
     <t>РУССКИЙ ЖЕСТОВЫЙ ЯЗЫК. НАЧАЛА 4-е изд., испр. и доп. Учебник для СПО</t>
   </si>
   <si>
-    <t>Курс по русскому жестовому языку предназначен для изучения языка «с нуля» в вузах, колледжах, в системе дополнительного профессионального образования, повышения квалификации и профессиональной переподготовки. Курс входит в комплект с «Рабочей тетрадью» предназначенной для домашней отработки тем, изучаемых на очных занятиях; «Жестово-русского словаря», являющегося расширенным справочником перевода на русский язык всех жестов, вошедших в лексикон данного курса; справочника «Короткие слова: предлоги, частицы, союзы. Справочник переводчика русского жестового языка». В курс, кроме обширной подборки упражнений, входит раздел лингвистики русского жестового языка. Впервые жесты, как единицы языка, даются как самостоятельные значения, а не зеркалирование русских слов. Данный курс — первое в России издание русского жестового языка, сопровождаемое мультимедийной поддержкой: все жесты, вошедшие в курс, можно просмотреть на сайте «Электронной справочно-аналитической системы Толковый лексикографический словарь русского жестового языка ». Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Курс предназначен для студентов колледжей, обучающихся по специальности «Организация сурдокоммуникации», слушателей курсов профессиональной переподготовки и повышения квалификации в системе дополнительного профессионального образования.</t>
+    <t>Курс по русскому жестовому языку предназначен для изучения языка «с нуля» в вузах, колледжах, в системе дополнительного профессионального образования, повышения квалификации и профессиональной переподготовки. Курс входит в комплект с «Рабочей тетрадью» предназначенной для домашней отработки тем, изучаемых на очных занятиях; «Жестово-русского словаря», являющегося расширенным справочником перевода на русский язык всех жестов, вошедших в лексикон данного курса; справочника «Короткие слова: предлоги, частицы, союзы. Справочник переводчика русского жестового языка». В курс, кроме обширной подборки упражнений, входит раздел лингвистики русского жестового языка. Курс предназначен для студентов колледжей, обучающихся по специальности «Организация сурдокоммуникации», слушателей курсов профессиональной переподготовки и повышения квалификации в системе дополнительного профессионального образования.</t>
   </si>
   <si>
     <t>978-5-534-15366-8</t>
   </si>
   <si>
     <t>26.08.2021</t>
   </si>
   <si>
     <t>РУССКИЙ ЖЕСТОВЫЙ ЯЗЫК. НАЧАЛА. РАБОЧАЯ ТЕТРАДЬ 4-е изд. Учебник для вузов</t>
   </si>
   <si>
     <t>Настоящая «Рабочая тетрадь» является приложением к учебнику «Русский жестовый язык. Начала». Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Предназначено для самостоятельной работы слушателей курсов русского жестового языка.</t>
   </si>
   <si>
     <t>978-5-534-14704-9</t>
   </si>
   <si>
     <t>60*90/8</t>
   </si>
   <si>
     <t>27.08.2021</t>
   </si>
   <si>
     <t>РУССКИЙ ЖЕСТОВЫЙ ЯЗЫК. НАЧАЛА. РАБОЧАЯ ТЕТРАДЬ 4-е изд. Учебник для СПО</t>
   </si>