--- v2 (2026-06-03)
+++ v3 (2026-08-02)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
   <si>
-    <t>03.06.2026</t>
+    <t>02.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>