--- v1 (2026-02-07)
+++ v2 (2026-04-03)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
   <si>
-    <t>08.02.2026</t>
+    <t>03.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>