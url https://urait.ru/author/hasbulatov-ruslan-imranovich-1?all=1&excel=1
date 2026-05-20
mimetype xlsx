--- v2 (2026-04-03)
+++ v3 (2026-05-20)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
   <si>
-    <t>03.04.2026</t>
+    <t>21.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>