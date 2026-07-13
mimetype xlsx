--- v3 (2026-05-20)
+++ v4 (2026-07-13)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
-[...1 lines deleted...]
-    <t>21.05.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
+  <si>
+    <t>13.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,90 +133,90 @@
   <si>
     <t>20.10.2017</t>
   </si>
   <si>
     <t>МЕЖДУНАРОДНАЯ ТОРГОВЛЯ 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Под общ. ред. Хасбулатова Р. И.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Экономические науки</t>
   </si>
   <si>
     <t>Мировая экономика и внешнеэкономическая деятельность</t>
   </si>
   <si>
-    <t>В издании рассмотрен широкий круг теоретических вопросов дисциплины, показана эволюция и современное состояние международной торговли, механизмы ее регулирования, основные факторы, влияющие на динамику мирового движения товаров, услуг и интеллектуальной собственности. Учебник ликвидирует многие пробелы в изучении теории и практики международной торговли. Издание содержит практические задания, чтобы студенты не только освоили конкретные ситуации и фактический материал во всей его обширности и полноте, но и выработали навыки и способности к самостоятельному анализу, изучению и исследованию предмета.</t>
+    <t>В издании рассмотрен широкий круг теоретических вопросов дисциплины, показана эволюция и современное состояние международной торговли, механизмы ее регулирования, основные факторы, влияющие на динамику мирового движения товаров, услуг и интеллектуальной собственности. Учебник ликвидирует многие пробелы в изучении теории и практики международной торговли.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-05486-6</t>
   </si>
   <si>
     <t>65.428я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>22.11.2019</t>
   </si>
   <si>
     <t>МЕЖДУНАРОДНЫЕ КОРПОРАЦИИ В МИРОВОЙ ЭКОНОМИКЕ. Учебник для вузов</t>
   </si>
   <si>
     <t>Хасбулатов Р. И.</t>
   </si>
   <si>
     <t>Учебник содержит богатейший теоретический и фактический материал по международным экономическим отношениям, их динамике в кризисный и посткризисный периоды. Автор использовал актуальные данные ЮНКТАД, доклады ООН, корпоративную статистику. Учебник написан живым, доступным языком, содержит большое количество таблиц, оригинальных авторских схем и диаграмм, иллюстрирующих материал. Студенты оценят тот факт, что каждая глава учебника снабжена кратким резюме, что позволяет быстро повторить основы пройденного. Преподавателям будет удобно воспользоваться списком контрольных вопросов к каждой главе и темами рефератов. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов, аспирантов, преподавателей, научных сотрудников, деловых людей, а также для всех тех, кто интересуется проблемами мировой экономики и международных экономических отношений.</t>
   </si>
   <si>
     <t>978-5-9916-9891-7</t>
   </si>
   <si>
     <t>65.5я73</t>
   </si>
   <si>
     <t>10.10.2018</t>
   </si>
   <si>
     <t>МЕЖДУНАРОДНЫЕ ФИНАНСЫ в 2 ч. Часть 1. 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
-    <t>В учебнике освещены основы международной системы финансов; предпосылки формирования и сущность валютных кредитно-финансовых отношений; структура валютной системы. Рассмотрены основные формы международных расчетов и валютных операций; характеристика основных финансовых рынков. Изучение материала поможет обучающимся уверенно ориентироваться в системе современных международных финансовых отношений, а также анализировать структурные характеристики международных финансовых рынков. Для более эффективного усвоения материала в конце глав представлены контрольные вопросы для самопроверки.</t>
+    <t>В учебнике освещены основы международной системы финансов; предпосылки формирования и сущность валютных кредитно-финансовых отношений; структура валютной системы. Рассмотрены основные формы международных расчетов и валютных операций; характеристика основных финансовых рынков. Изучение материала поможет обучающимся уверенно ориентироваться в системе современных международных финансовых отношений, а также анализировать структурные характеристики международных финансовых рынков.</t>
   </si>
   <si>
     <t>978-5-534-06365-3, 978-5-534-06367-7</t>
   </si>
   <si>
     <t>65.268я73</t>
   </si>
   <si>
     <t>05.10.2018</t>
   </si>
   <si>
     <t>МЕЖДУНАРОДНЫЕ ФИНАНСЫ в 2 ч. Часть 2. 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>978-5-534-06366-0, 978-5-534-06368-4</t>
   </si>
   <si>
     <t>11.10.2018</t>
   </si>
   <si>
     <t>МЕЖДУНАРОДНЫЕ ЭКОНОМИЧЕСКИЕ ОТНОШЕНИЯ В 3 Ч . ЧАСТЬ 2 3-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Учебник содержит богатейший теоретический и фактический материал по международным экономическим отношениям, их динамике в кризисный и посткризисный периоды. Автор использовал актуальные данные ЮНКТАД, доклады ООН, корпоративную статистику. Учебник написан живым, доступным языком, содержит большое количество таблиц, оригинальных авторских схем и диаграмм, иллюстрирующих материал. Студенты оценят тот факт, что каждая глава учебника снабжена кратким резюме, что позволяет быстро повторить основы пройденного. Преподавателям будет удобно воспользоваться списком контрольных вопросов к каждой главе и темами рефератов.</t>
   </si>
@@ -226,84 +226,81 @@
   <si>
     <t>МЕЖДУНАРОДНЫЕ ЭКОНОМИЧЕСКИЕ ОТНОШЕНИЯ В 3 Ч. ЧАСТЬ 1 3-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>978-5-534-09846-4, 978-5-534-09849-5</t>
   </si>
   <si>
     <t>МЕЖДУНАРОДНЫЕ ЭКОНОМИЧЕСКИЕ ОТНОШЕНИЯ В 3 Ч. ЧАСТЬ 3 3-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>978-5-534-09848-8, 978-5-534-09849-5</t>
   </si>
   <si>
     <t>30.08.2019</t>
   </si>
   <si>
     <t>МИРОВАЯ ЭКОНОМИКА в 2 ч. Часть 1. 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Под ред. Хасбулатова Р. И.</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
-    <t>В учебнике, состоящем из двух частей, рассмотрены основные вопросы современной мировой экономики. Большое внимание уделено теории и методологии мировой экономики, ее исторической эволюции и особенностям в современный период; представлен категориальный аппарат теории. Раскрыты сложные вопросы и понятия, связанные с глобальным кризисом 2008—2010 гг., дан анализ предыдущих мировых экономических кризисов, механизма движения цикла в межкризисные периоды, современных теорий мировой экономики. Исследованы такие ключевые вопросы, как международное движение капитала, прямые иностранные инвестиции и деятельность ТНК и ТНБ, в том числе в сфере формирования международного промышленного производства, в сельском хозяйстве, области услуг и передовых технологий. Центральное место отведено анализу экономик развитых стран мира, воздействия на них внешних факторов. Приведены данные по формированию новых тенденций в мировом экономическом развитии, участию России в мировых хозяйственных процессах. Показаны новейшие проявления протекционизма, инициированные США, в том числе в форме санкций. Содержание учебника соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов бакалавриата и специалитета, аспирантов, преподавателей, научных сотрудников, деловых людей, а также всех тех, кто интересуется проблемами мировой экономики и международных экономических отношений.</t>
+    <t>В учебнике, состоящем из двух частей, рассмотрены основные вопросы современной мировой экономики. Большое внимание уделено теории и методологии мировой экономики, ее исторической эволюции и особенностям в современный период; представлен категориальный аппарат теории. Раскрыты сложные вопросы и понятия, связанные с глобальным кризисом 2008—2010 гг., дан анализ предыдущих мировых экономических кризисов, механизма движения цикла в межкризисные периоды, современных теорий мировой экономики. Исследованы такие ключевые вопросы, как международное движение капитала, прямые иностранные инвестиции и деятельность ТНК и ТНБ, в том числе в сфере формирования международного промышленного производства, в сельском хозяйстве, области услуг и передовых технологий. Центральное место отведено анализу экономик развитых стран мира, воздействия на них внешних факторов. Приведены данные по формированию новых тенденций в мировом экономическом развитии, участию России в мировых хозяйственных процессах.</t>
   </si>
   <si>
     <t>978-5-534-11204-7, 978-5-534-11205-4</t>
   </si>
   <si>
     <t>МИРОВАЯ ЭКОНОМИКА в 2 ч. Часть 2. 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>978-5-534-11206-1, 978-5-534-11205-4</t>
   </si>
   <si>
     <t>26.12.2017</t>
   </si>
   <si>
     <t>ЭКОНОМИЧЕСКАЯ ДИПЛОМАТИЯ В 2 Ч. ЧАСТЬ 1. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Общественные науки</t>
   </si>
   <si>
     <t>Мировая политика и международные отношения</t>
   </si>
   <si>
-    <t>Экономическая дипломатия — это новая дисциплина, формирующаяся на стыке международных политических, экономических и правовых наук и пока слабо представленная в учебных планах отечественных вузов и научной литературе. Между тем на современном этапе развития мировой экономики, в условиях глобализации мирохозяйственных связей, экономическая дипломатия наращивает свое участие в формировании нового типа международных экономических отношений, способствует решению важных политических задач государства. В учебнике обобщены и систематизированы взгляды классиков на теорию и практику дипломатии как науки, рассмотрены современные тенденции ее развития и насущные задачи, решаемые в рамках экономической дипломатии. На его страницах нашли отражение вопросы экономической дипломатии ведущих государств мира. Особое внимание уделено противоречивой и зачастую импульсивной экономической политике России. Авторы ставили перед собой задачу донести до каждого, кто раскроет эту книгу, мысль о том, что знание предмета, понимание сути применяемых инструментов, искусное владение ими при решении практических задач, в том числе и в бизнесе, сегодня все более актуальны и востребованы. Настоящий учебник призван помочь в этом научным работникам, преподавателям, студентам и аспирантам, изучающим мировую экономику, международные экономические отношения, международное право. Написанный доступным языком, снабженный примерами из истории и современной жизни, он будет интересен и широкому кругу читателей.</t>
+    <t>В учебнике обобщены и систематизированы взгляды классиков на теорию и практику дипломатии как науки, рассмотрены современные тенденции ее развития и насущные задачи, решаемые в рамках экономической дипломатии. На его страницах нашли отражение вопросы экономической дипломатии ведущих государств мира. Особое внимание уделено противоречивой и зачастую импульсивной экономической политике России. Авторы ставили перед собой задачу донести до каждого, кто раскроет эту книгу, мысль о том, что знание предмета, понимание сути применяемых инструментов, искусное владение ими при решении практических задач, в том числе и в бизнесе, сегодня все более актуальны и востребованы. Настоящий учебник призван помочь в этом научным работникам, преподавателям, студентам и аспирантам, изучающим мировую экономику, международные экономические отношения, международное право. Написанный доступным языком, снабженный примерами из истории и современной жизни, он будет интересен и широкому кругу читателей.</t>
   </si>
   <si>
     <t>978-5-534-05293-0, 978-5-534-05295-4</t>
   </si>
   <si>
     <t>ЭКОНОМИЧЕСКАЯ ДИПЛОМАТИЯ. ПРАКТИКА МЕЖДУНАРОДНЫХ ОРГАНИЗАЦИЙ И ОТДЕЛЬНЫХ СТРАН. Учебник для вузов</t>
-  </si>
-[...1 lines deleted...]
-    <t>В учебнике обобщены и систематизированы взгляды классиков на теорию и практику дипломатии как науки, рассмотрены современные тенденции ее развития и насущные задачи, решаемые в рамках экономической дипломатии. На его страницах нашли отражение вопросы экономической дипломатии ведущих государств мира. Особое внимание уделено противоречивой и зачастую импульсивной экономической политике России. Авторы ставили перед собой задачу донести до каждого, кто раскроет эту книгу, мысль о том, что знание предмета, понимание сути применяемых инструментов, искусное владение ими при решении практических задач, в том числе и в бизнесе, сегодня все более актуальны и востребованы. Настоящий учебник призван помочь в этом научным работникам, преподавателям, студентам и аспирантам, изучающим мировую экономику, международные экономические отношения, международное право. Написанный доступным языком, снабженный примерами из истории и современной жизни, он будет интересен и широкому кругу читателей.</t>
   </si>
   <si>
     <t>978-5-534-05294-7</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -1639,57 +1636,57 @@
       <c r="K15" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L15" s="9">
         <v>1389.0</v>
       </c>
       <c r="M15" s="9">
         <v>1529.0</v>
       </c>
       <c r="N15" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O15" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P15" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q15" s="6" t="s">
         <v>76</v>
       </c>
       <c r="R15" s="6" t="s">
         <v>77</v>
       </c>
       <c r="S15" s="6" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="T15" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U15" s="6" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="V15" s="6"/>
       <c r="W15" s="6" t="s">
         <v>49</v>
       </c>
       <c r="X15" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y15" s="8">
         <v>0.423</v>
       </c>
       <c r="Z15" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>