--- v4 (2026-07-13)
+++ v5 (2026-08-30)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
   <si>
-    <t>13.07.2026</t>
+    <t>30.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>