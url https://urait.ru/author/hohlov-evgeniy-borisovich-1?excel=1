--- v1 (2026-02-20)
+++ v2 (2026-04-17)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
-    <t>21.02.2026</t>
+    <t>17.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -130,51 +130,51 @@
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
     <t>25.05.2021</t>
   </si>
   <si>
     <t>ТРУДОВОЕ ПРАВО РОССИИ. ОБЩАЯ ЧАСТЬ 9-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Отв. ред. Хохлов Е. Б., Сафонов В. А.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Юридические науки</t>
   </si>
   <si>
-    <t>Трудовое право. Право социального обеспечения</t>
+    <t>Трудовое право</t>
   </si>
   <si>
     <t>Настоящий курс является уникальным сочетанием результата глубокого анализа современного трудового законодательства и новаторского подхода к изложению учебного материала. В курсе дается комплексное представление об отрасли российского трудового права, включая теорию трудового права, законодательство о труде, историю развития правового регулирования трудовых отношений.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-14920-3</t>
   </si>
   <si>
     <t>67.405я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>ТРУДОВОЕ ПРАВО РОССИИ. ОСОБЕННАЯ ЧАСТЬ 9-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Настоящий курс является уникальным сочетанием результата глубокого анализа современного трудового законодательства и новаторского подхода к изложению учебного материала. В нем удалось соединить возможности классического учебника и учебно-практического издания. Курс в системном изложении представляет сложные аспекты теории трудового права, связывает их с практикой в каждой отдельной теме, обращается к истории развития трудового законодательства и зарубежному опыту; содержит в тексте гиперссылки, способные связывать в единую систему все разделы учебного курса. Для закрепления полученных знаний курс предлагает оригинальные вопросы и задания.</t>
   </si>
   <si>
     <t>978-5-534-14990-6</t>
   </si>