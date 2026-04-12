--- v2 (2026-02-21)
+++ v3 (2026-04-12)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
   <si>
-    <t>21.02.2026</t>
+    <t>13.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>