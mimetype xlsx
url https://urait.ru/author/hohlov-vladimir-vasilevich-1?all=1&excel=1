--- v3 (2026-04-12)
+++ v4 (2026-06-02)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
-[...1 lines deleted...]
-    <t>13.04.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
+  <si>
+    <t>03.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,144 +133,141 @@
   <si>
     <t>30.09.2023</t>
   </si>
   <si>
     <t>РУКОВОДСТВО ПО СУДЕБНОЙ МЕДИЦИНЕ. ОБЩИЕ ПОЛОЖЕНИЯ И ТАНАТОЛОГИЯ 5-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Хохлов В. В.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Медицина и фармакология</t>
   </si>
   <si>
     <t>Диагностика. Медицинская биофизика. Медицинская информатика. Судебно-медицинская экспертиза</t>
   </si>
   <si>
-    <t>В пятом издании руководства, вобравшем в себя все новое, что произошло за прошедшие годы с момента выхода четвертого издания, нашли отражение наиболее значимые достижения теории и практики судебной медицины, знание которых крайне необходимо врачам и юристам. В нем приводятся самые последние законодательные и иные нормативные акты, имеющие прямое отношение к организационной, процессуальной и экспертной деятельности. Особое внимание сконцентрировано на систематичности изложения и современной классификации материала, издание богато иллюстрировано рисунками, схемами, фотографиями и таблицами. Книга «Судебная медицина» В. В. Хохлова — лауреат конкурса «Лучшее учебно-методическое издание» Курского государственного медицинского университета (2012), а также удостоена диплома Ассоциации судебно-медицинских экспертов (АСМЭ) за лучшее руководство по судебной медицине в трех томах (2023). Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Рекомендовано для углубленного изучения судебной медицины и предназначено для студентов высших учебных заведений, обучающихся по юридическим, медицинским направлениям, судебно-медицинских экспертов, врачей, юристов разных специальностей и работников правоохранительных органов.</t>
+    <t>В пятом издании руководства, вобравшем в себя все новое, что произошло за прошедшие годы с момента выхода четвертого издания, нашли отражение наиболее значимые достижения теории и практики судебной медицины, знание которых крайне необходимо врачам и юристам. В нем приводятся самые последние законодательные и иные нормативные акты, имеющие прямое отношение к организационной, процессуальной и экспертной деятельности. Книга «Судебная медицина» В. В. Хохлова — лауреат конкурса «Лучшее учебно-методическое издание» Курского государственного медицинского университета (2012), а также удостоена диплома Ассоциации судебно-медицинских экспертов (АСМЭ) за лучшее руководство по судебной медицине в трех томах (2023).</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-17200-3</t>
   </si>
   <si>
     <t>58я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>04.10.2023</t>
   </si>
   <si>
     <t>РУКОВОДСТВО ПО СУДЕБНОЙ МЕДИЦИНЕ. ОБЩИЕ ПОЛОЖЕНИЯ И ТАНАТОЛОГИЯ 5-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
-    <t>В пятом издании руководства, вобравшем в себя все новое, что произошло за прошедшие годы с момента выхода четвертого издания, нашли отражение наиболее значимые достижения теории и практики судебной медицины, знание которых крайне необходимо врачам и юристам. В нем приводятся самые последние законодательные и иные нормативные акты, имеющие прямое отношение к организационной, процессуальной и экспертной деятельности. Особое внимание сконцентрировано на систематичности изложения и современной классификации материала, издание богато иллюстрировано рисунками, схемами, фотографиями и таблицами. Книга «Судебная медицина» В. В. Хохлова — лауреат конкурса «Лучшее учебно-методическое издание» Курского государственного медицинского университета (2012), а также удостоена диплома Ассоциации судебно-медицинских экспертов (АСМЭ) за лучшее руководство по судебной медицине в трех томах (2023). Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Рекомендовано для углубленного изучения судебной медицины и предназначено для студентов образовательных учреждений среднего профессионального образования.</t>
-[...1 lines deleted...]
-  <si>
     <t>978-5-534-18139-5</t>
   </si>
   <si>
     <t>04.12.2023</t>
   </si>
   <si>
     <t>РУКОВОДСТВО ПО СУДЕБНОЙ МЕДИЦИНЕ. ТРАВМАТОЛОГИЯ 5-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
-    <t>В пятом издании руководства, вобравшем в себя все новое, что произошло за прошедшие годы с момента выхода предшествующего издания, нашли отражение наиболее значимые достижения теории и практики судебной медицины, знание которых крайне необходимо врачам и юристам. В нем приводятся самые последние законодательные и иные нормативные акты, имеющие прямое отношение к организационной, процессуальной и экспертной деятельности. Особое внимание сконцентрировано на систематичности изложения и современной классификации материала, богато иллюстрированного рисунками, схемами, фотографиями и таблицами. Книга В. В. Хохлова — лауреат конкурса «Лучшее учебно-методическое издание» Курского государственного медицинского университета (2012), а также удостоена диплома Ассоцииации СМЭ за лучшее руководство по судебной медицине в трех томах (2023). Рекомендовано Учебно-методическим отделом высшего образования в качестве практического пособия для студентов высших учебных заведений, обучающихся по юридическим, медицинским направлениям. Рекомендовано для углубленного изучения судебной медицины и предназначено для судебно-медицинских экспертов, врачей, юристов разных специальностей и работников правоохранительных органов.</t>
+    <t>В пятом издании руководства, вобравшем в себя все новое, что произошло за прошедшие годы с момента выхода предшествующего издания, нашли отражение наиболее значимые достижения теории и практики судебной медицины, знание которых крайне необходимо врачам и юристам. В нем приводятся самые последние законодательные и иные нормативные акты, имеющие прямое отношение к организационной, процессуальной и экспертной деятельности. Особое внимание сконцентрировано на систематичности изложения и современной классификации материала, богато иллюстрированного рисунками, схемами, фотографиями и таблицами. Книга В. В. Хохлова — лауреат конкурса «Лучшее учебно-методическое издание» Курского государственного медицинского университета (2012), а также удостоена диплома Ассоцииации СМЭ за лучшее руководство по судебной медицине в трех томах (2023).</t>
   </si>
   <si>
     <t>978-5-534-17201-0</t>
   </si>
   <si>
     <t>19.09.2017</t>
   </si>
   <si>
     <t>СУДЕБНАЯ МЕДИЦИНА 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Клевно В. А., Хохлов В. В.</t>
   </si>
   <si>
-    <t>В учебнике рассмотрены общетеоретические основы, общие принципы организации судебно-медицинской экспертизы в Российской Федерации. Раскрыты специфика, особенности, формы участия судебного медика в работе судебно-следственных органов и пределы его компетенции. Изложены порядок проведения судебно-медицинской экспертизы живых лиц и трупов. Освещены особенности медико-криминалистической идентификации. Рассмотрены случаи обязательного назначения судебно-медицинской экспертизы в уголовном и гражданском процессах, особенности проведения судебно-медицинской экспертизы по материалам следственных и судебных дел. Приведенные в учебнике контрольные вопросы и тесты помогут студентам проверить качество усвоения изученного материала.</t>
+    <t>Раскрыты специфика, особенности, формы участия судебного медика в работе судебно-следственных органов и пределы его компетенции. Изложены порядок проведения судебно-медицинской экспертизы живых лиц и трупов. Освещены особеннос-ти медико-криминалистической идентификации. Рассмотрены случаи обязательного назначения судебно-медицинской экспертизы в уголовном и гражданском процессах, особенности проведения судебно-медицинской экспертизы по материалам следственных и судебных дел.</t>
   </si>
   <si>
     <t>978-5-534-05195-7</t>
   </si>
   <si>
     <t>67.5я73</t>
   </si>
   <si>
     <t>24.06.2024</t>
   </si>
   <si>
     <t>СУДЕБНАЯ МЕДИЦИНА 5-е изд., испр. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Хохлов В. В., Андрейкин А. Б.</t>
   </si>
   <si>
     <t>Данный учебник, написанный в соответствии с государственным образовательным стандартом высшего образования по судебной медицине, поможет студентам освоить теоретические и практические вопросы дисциплины в объеме, необходимом для успешного выполнения обязанностей специалиста при производстве начальных следственных действий. В книге приведена информация по основным разделам курса дисциплины «Судебная медицина» для высшего образования: судебно-медицинская танатология, экспертиза механических повреждений, смерти от асфиксии и отравлений. Приведены сведения по организации судебно-медицинской экспертизы потерпевших, подозреваемых, обвиняемых и других лиц, о лабораторных и специальных методах исследования, применяемых при производстве судебно-медицинских экспертиз.</t>
   </si>
   <si>
     <t>978-5-534-17800-5</t>
   </si>
   <si>
     <t>СУДЕБНАЯ МЕДИЦИНА 5-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
-    <t>В курсе отражены основные вопросы, включающие современное состояние судебной медицины и судебно-медицинской экспертизы с учетом нормативных и правовых документов. В нем более широко представлены и уточнены некоторые разделы курса дисциплины «Судебная медицина». Содержание курса соответствует требованиям Федерального государственного образовательного стандарта высшего профессионального образования по судебной медицине. В 2023 году четвёртое издание награждено дипломом Ассоциации судебно-медицинских экспертов за лучшее научное издание по судебной-медицине, в номинации лучший учебник и практикум для вузов. Авторы являются победителями конкурса «Учебник для клинических дисциплин», посвященного 100-летию Смоленского государственного медицинского университета. Предназначено для студентов медицинских и юридических вузов, судей, лиц, производящих дознание, и следователей при назначении и производстве судебно-медицинской экспертизы на разных стадиях уголовного процесса, а также для адвокатов, преподавателей, аспирантов, докторантов и широкого круга читателей.</t>
+    <t>В курсе отражены основные вопросы, включающие современное состояние судебной медицины и судебно-медицинской экспертизы с учетом нормативных и правовых документов. В нем более широко представлены и уточнены некоторые разделы курса дисциплины «Судебная медицина». Содержание курса соответствует требованиям Федерального государственного образовательного стандарта высшего профессионального образования по судебной медицине. В 2023 году четвёртое издание награждено дипломом Ассоциации судебно-медицинских экспертов за лучшее научное издание по судебной-медицине, в номинации лучший учебник и практикум для вузов. Авторы являются победителями конкурса «Учебник для клинических дисциплин», посвященного 100-летию Смоленского государственного медицинского университета.</t>
   </si>
   <si>
     <t>978-5-534-17799-2</t>
   </si>
   <si>
     <t>16.08.2024</t>
   </si>
   <si>
     <t>СУДЕБНАЯ МЕДИЦИНА. ВИДЫ ЭКСПЕРТИЗ 5-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
-    <t>В пятом издании руководства, вобравшем в себя все новое, что произошло за прошедшие восемь лет с момента выхода третьего издания, нашли отражение наиболее значимые достижения теории и практики судебной медицины, знание которых крайне необходимо врачам и юристам. В нем приводятся самые последние законодательные и иные нормативные акты, имеющие прямое отношение к организационной, процессуальной и экспертной деятельности. Особое внимание сконцентрировано на систематичности изложения и современной классификации материала, богато иллюстрированного рисунками, схемами, фотографиями и таблицами. Книга «Судебная медицина» В. В. Хохлова — лауреат конкурса «Лучшее учебно-методическое издание» Курского государственного медицинского университета (2012), а также удостоена диплома Ассоцииации СМЭ за лучшее руководство по судебной медицине в трех томах (2023). Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Рекомендовано для углубленного изучения судебной медицины и предназначено для судебно-медицинских экспертов, врачей, юристов разных специальностей и работников правоохранительных органов. Издание содержит научную информацию и в соответствии с пунктом 1 части 2 статьи 1 Федерального закона от 29.12.2010 № 436-ФЗ «О защите детей от информации, причиняющей вред их здоровью и развитию» под действие указанного Федерального закона не подпадает.</t>
+    <t>В пятом издании руководства, вобравшем в себя все новое, что произошло за прошедшие восемь лет с момента выхода третьего издания, нашли отражение наиболее значимые достижения теории и практики судебной медицины, знание которых крайне необходимо врачам и юристам. В нем приводятся самые последние законодательные и иные нормативные акты, имеющие прямое отношение к организационной, процессуальной и экспертной деятельности. Особое внимание сконцентрировано на систематичности изложения и современной классификации материала, богато иллюстрированного рисунками, схемами, фотографиями и таблицами. Книга «Судебная медицина» В. В. Хохлова — лауреат конкурса «Лучшее учебно-методическое издание» Курского государственного медицинского университета (2012), а также удостоена диплома Ассоцииации СМЭ за лучшее руководство по судебной медицине в трех томах (2023).</t>
   </si>
   <si>
     <t>978-5-534-17202-7</t>
   </si>
   <si>
     <t>04.03.2019</t>
   </si>
   <si>
     <t>СУДЕБНАЯ МЕДИЦИНА: СУДЕБНО-МЕДИЦИНСКАЯ ТАНАТОЛОГИЯ. Учебник для вузов</t>
   </si>
   <si>
     <t>В книге нашли отражение наиболее значимые аспекты судебно-медицинской танатологии и осмотра трупа на месте его обнаружения, знание которых крайне необходимо врачам и юристам. В ней сделан акцент на полноценный осмотр трупа на месте его обнаружения и предупреждение наиболее значимых экспертных ошибок при наружном и внутреннем исследовании трупа. Особое внимание сконцентрировано на систематичности изложения и современной классификации материала, богато иллюстрированного рисунками, схемами, фотографиями и таблицами. Рекомендовано для углубленного изучения судебной медицины и предназначено для судебно-медицинских экспертов, врачей, юристов разных специальностей и работников правоохранительных органов.</t>
   </si>
   <si>
     <t>978-5-534-09732-0</t>
   </si>
   <si>
     <t>25.01.2024</t>
   </si>
   <si>
     <t>СУДЕБНО-МЕДИЦИНСКАЯ ТРАВМАТОЛОГИЯ 5-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>В пятом издании руководства, вобравшем в себя все новое, что произошло за прошедшие годы с момента выхода предшествующего издания, нашли отражение наиболее значимые достижения теории и практики судебной медицины, знание которых крайне необходимо врачам и юристам. В нем приводятся самые последние законодательные и иные нормативные акты, имеющие прямое отношение к организационной, процессуальной и экспертной деятельности. Особое внимание сконцентрировано на систематичности изложения и современной классификации материала, богато иллюстрированного рисунками, схемами, фотографиями и таблицами. Рекомендовано для углубленного изучения судебной медицины и предназначено для судебно-медицинских экспертов, врачей, юристов разных специальностей и работников правоохранительных органов.</t>
   </si>
@@ -1000,545 +997,545 @@
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
         <v>2449.0</v>
       </c>
       <c r="M6" s="9">
         <v>2689.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S6" s="6" t="s">
-        <v>48</v>
+        <v>39</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="V6" s="6"/>
       <c r="W6" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X6" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y6" s="8">
         <v>0.701</v>
       </c>
       <c r="Z6" s="6"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="8">
         <v>586368</v>
       </c>
       <c r="B7" s="6" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>556</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
         <v>2809.0</v>
       </c>
       <c r="M7" s="9">
         <v>3089.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S7" s="6" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X7" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y7" s="8">
         <v>0.794</v>
       </c>
       <c r="Z7" s="6"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="8">
         <v>582898</v>
       </c>
       <c r="B8" s="6" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="E8" s="6" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>413</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
         <v>2139.0</v>
       </c>
       <c r="M8" s="9">
         <v>2349.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S8" s="6" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y8" s="8">
         <v>0.62</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="8">
         <v>589330</v>
       </c>
       <c r="B9" s="6" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="E9" s="6" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>451</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
         <v>2319.0</v>
       </c>
       <c r="M9" s="9">
         <v>2549.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S9" s="6" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X9" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y9" s="8">
         <v>0.666</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="8">
         <v>586366</v>
       </c>
       <c r="B10" s="6" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="E10" s="6" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
         <v>451</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L10" s="9">
         <v>2319.0</v>
       </c>
       <c r="M10" s="9">
         <v>2549.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S10" s="6" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X10" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y10" s="8">
         <v>0.666</v>
       </c>
       <c r="Z10" s="6"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="8">
         <v>586809</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2026</v>
       </c>
       <c r="J11" s="8">
         <v>564</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L11" s="9">
         <v>2839.0</v>
       </c>
       <c r="M11" s="9">
         <v>3119.0</v>
       </c>
       <c r="N11" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R11" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S11" s="6" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U11" s="6" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6">
         <v>58</v>
       </c>
       <c r="X11" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y11" s="8">
         <v>0.803</v>
       </c>
       <c r="Z11" s="6"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="8">
         <v>586369</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="E12" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="8">
         <v>2026</v>
       </c>
       <c r="J12" s="8">
         <v>217</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L12" s="9">
         <v>1239.0</v>
       </c>
       <c r="M12" s="9">
         <v>1359.0</v>
       </c>
       <c r="N12" s="6"/>
       <c r="O12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P12" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q12" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R12" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S12" s="6" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U12" s="6" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="V12" s="6"/>
       <c r="W12" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X12" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y12" s="8">
         <v>0.383</v>
       </c>
       <c r="Z12" s="6"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="8">
         <v>586370</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="6" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="E13" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F13" s="6"/>
       <c r="G13" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="8">
         <v>2026</v>
       </c>
       <c r="J13" s="8">
         <v>387</v>
       </c>
       <c r="K13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L13" s="9">
         <v>2019.0</v>
       </c>
       <c r="M13" s="9">
         <v>2219.0</v>
       </c>
       <c r="N13" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P13" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q13" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R13" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S13" s="6" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="T13" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U13" s="6" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="V13" s="6"/>
       <c r="W13" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X13" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y13" s="8">
         <v>0.589</v>
       </c>
       <c r="Z13" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>