--- v4 (2026-06-02)
+++ v5 (2026-07-22)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
   <si>
-    <t>03.06.2026</t>
+    <t>23.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>