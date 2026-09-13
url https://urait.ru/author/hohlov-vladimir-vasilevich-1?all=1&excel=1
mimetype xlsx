--- v5 (2026-07-22)
+++ v6 (2026-09-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
   <si>
-    <t>23.07.2026</t>
+    <t>13.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -906,54 +906,54 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
         <v>479</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>2449.0</v>
+        <v>2569.0</v>
       </c>
       <c r="M5" s="9">
-        <v>2689.0</v>
+        <v>2829.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
@@ -976,54 +976,54 @@
       <c r="B6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
         <v>479</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
-        <v>2449.0</v>
+        <v>2569.0</v>
       </c>
       <c r="M6" s="9">
-        <v>2689.0</v>
+        <v>2829.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>48</v>
       </c>
@@ -1046,54 +1046,54 @@
       <c r="B7" s="6" t="s">
         <v>49</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>50</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>556</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
-        <v>2809.0</v>
+        <v>2949.0</v>
       </c>
       <c r="M7" s="9">
-        <v>3089.0</v>
+        <v>3239.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>51</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>52</v>
       </c>
@@ -1116,54 +1116,54 @@
       <c r="B8" s="6" t="s">
         <v>53</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
         <v>54</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>55</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>413</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
-        <v>2139.0</v>
+        <v>2249.0</v>
       </c>
       <c r="M8" s="9">
-        <v>2349.0</v>
+        <v>2469.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S8" s="6" t="s">
         <v>56</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
         <v>57</v>
       </c>
@@ -1186,54 +1186,54 @@
       <c r="B9" s="6" t="s">
         <v>59</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
         <v>60</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>61</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>451</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
-        <v>2319.0</v>
+        <v>2439.0</v>
       </c>
       <c r="M9" s="9">
-        <v>2549.0</v>
+        <v>2679.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S9" s="6" t="s">
         <v>62</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
         <v>63</v>
       </c>
@@ -1256,54 +1256,54 @@
       <c r="B10" s="6" t="s">
         <v>59</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
         <v>64</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>61</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
         <v>451</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L10" s="9">
-        <v>2319.0</v>
+        <v>2439.0</v>
       </c>
       <c r="M10" s="9">
-        <v>2549.0</v>
+        <v>2679.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S10" s="6" t="s">
         <v>65</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
         <v>66</v>
       </c>
@@ -1326,54 +1326,54 @@
       <c r="B11" s="6" t="s">
         <v>67</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
         <v>68</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2026</v>
       </c>
       <c r="J11" s="8">
         <v>564</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L11" s="9">
-        <v>2839.0</v>
+        <v>2979.0</v>
       </c>
       <c r="M11" s="9">
-        <v>3119.0</v>
+        <v>3279.0</v>
       </c>
       <c r="N11" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R11" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S11" s="6" t="s">
         <v>69</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U11" s="6" t="s">
         <v>70</v>
       </c>
@@ -1396,54 +1396,54 @@
       <c r="B12" s="6" t="s">
         <v>71</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6" t="s">
         <v>72</v>
       </c>
       <c r="E12" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="8">
         <v>2026</v>
       </c>
       <c r="J12" s="8">
         <v>217</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L12" s="9">
-        <v>1239.0</v>
+        <v>1299.0</v>
       </c>
       <c r="M12" s="9">
-        <v>1359.0</v>
+        <v>1429.0</v>
       </c>
       <c r="N12" s="6"/>
       <c r="O12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P12" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q12" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R12" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S12" s="6" t="s">
         <v>73</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U12" s="6" t="s">
         <v>74</v>
       </c>
       <c r="V12" s="6"/>
       <c r="W12" s="6" t="s">
@@ -1464,54 +1464,54 @@
       <c r="B13" s="6" t="s">
         <v>75</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="6" t="s">
         <v>76</v>
       </c>
       <c r="E13" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F13" s="6"/>
       <c r="G13" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="8">
         <v>2026</v>
       </c>
       <c r="J13" s="8">
         <v>387</v>
       </c>
       <c r="K13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L13" s="9">
-        <v>2019.0</v>
+        <v>2129.0</v>
       </c>
       <c r="M13" s="9">
-        <v>2219.0</v>
+        <v>2339.0</v>
       </c>
       <c r="N13" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P13" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q13" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R13" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S13" s="6" t="s">
         <v>77</v>
       </c>
       <c r="T13" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U13" s="6" t="s">
         <v>78</v>
       </c>