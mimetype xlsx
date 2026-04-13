--- v1 (2026-02-10)
+++ v2 (2026-04-13)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
-[...1 lines deleted...]
-    <t>10.02.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
+  <si>
+    <t>13.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -166,78 +166,81 @@
   <si>
     <t>67.71я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>СУДОУСТРОЙСТВО И ПРАВООХРАНИТЕЛЬНЫЕ ОРГАНЫ 4-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>Издание подготовлено на основе многолетней практики преподавания авторами курсов «Правоохранительные органы», «Судоустройство и правоохранительные органы» и «Судебные системы Российской Федерации и зарубежных стран». Курс дает представление обо всех государственных и иных органах (организациях), осуществляющих правосудие, правоохранительную или иную юридическую деятельность: судах, прокуратуре, органах предварительного расследования, адвокатуре, нотариате и др., о выполняемых ими функциях и их организации (устройстве), а также знакомит читателя с общими, базовыми понятиями: судебная власть, правосудие и др. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов, преподавателей, а также для судей, адвокатов, нотариусов и сотрудников правоохранительных органов.</t>
   </si>
   <si>
     <t>978-5-534-17664-3</t>
   </si>
   <si>
     <t>67.71я723</t>
   </si>
   <si>
-    <t>05.04.2023</t>
-[...5 lines deleted...]
-    <t>Под общ. ред. Резника Г.М.</t>
+    <t>09.02.2026</t>
+  </si>
+  <si>
+    <t>УГОЛОВНО-ПРОЦЕССУАЛЬНОЕ ПРАВО РОССИЙСКОЙ ФЕДЕРАЦИИ. ОБЩАЯ ЧАСТЬ 5-е изд., пер. и доп. Учебник для вузов</t>
+  </si>
+  <si>
+    <t>Г.М. Резник [и др.]; под общей редакцией Г.М. Резника.</t>
   </si>
   <si>
     <t>Уголовный процесс</t>
   </si>
   <si>
+    <t>Курс формирует системные знания фундаментальных основ уголовного процесса. Изучаются назначение, принципы, стадии процесса, статус участников, учение о доказательствах, меры принуждения и ключевые процессуальные институты (ходатайства, сроки, реабилитация и др.). Программа актуализирована с учетом последних изменений законодательства и правоприменительной практики. Усвоение материала обеспечит прочную базу для профессиональной деятельности в правоохранительных органах, адвокатуре и суде. Обучение включает интерактивные тесты и задания для отработки навыков применения УПК РФ. Курс предназначен для студентов, аспирантов и преподавателей юридических вузов и факультетов, а также для судей, адвокатов, сотрудников правоохранительных органов.</t>
+  </si>
+  <si>
+    <t>978-5-534-21978-4</t>
+  </si>
+  <si>
+    <t>67.411я73</t>
+  </si>
+  <si>
+    <t>10.04.2023</t>
+  </si>
+  <si>
+    <t>УГОЛОВНО-ПРОЦЕССУАЛЬНОЕ ПРАВО РОССИЙСКОЙ ФЕДЕРАЦИИ. ОСОБЕННАЯ ЧАСТЬ 4-е изд., пер. и доп. Учебник для вузов</t>
+  </si>
+  <si>
+    <t>Отв. ред. Резник Г. М.</t>
+  </si>
+  <si>
     <t>Курс состоит из Общей и Особенной частей. В Общую часть включены общие положения уголовного судопроизводства, уголовно-процессуального права, отдельно рассматриваются доказательства и доказывание, процессуальные сроки и издержки и реабилитация, в Особенную — досудебное и судебное производства, а также особый порядок уголовного судопроизводства. Курс подготовлен преподавателями кафедры уголовно-процессуального права федерального государственного бюджетного образовательного учреждения высшего образования «Московский государственный юридический университет имени О. Е. Кутафина (МГЮА)», большинство из которых совмещают образовательную деятельность с практикой адвоката, поэтому в курсе наряду с доктриной имеется информация, носящая практическую направленность. Для студентов, аспирантов и преподавателей юридических вузов и факультетов, а также для судей, адвокатов, сотрудников правоохранительных органов.</t>
-  </si>
-[...13 lines deleted...]
-    <t>Отв. ред. Резник Г. М.</t>
   </si>
   <si>
     <t>978-5-534-19820-1</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -600,51 +603,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/sudoustroystvo-i-pravoohranitelnye-organy-583596" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/sudoustroystvo-i-pravoohranitelnye-organy-584103" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ugolovno-processualnoe-pravo-rossiyskoy-federacii-obschaya-chast-584381" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ugolovno-processualnoe-pravo-rossiyskoy-federacii-osobennaya-chast-584382" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/sudoustroystvo-i-pravoohranitelnye-organy-583596" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/sudoustroystvo-i-pravoohranitelnye-organy-584103" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ugolovno-processualnoe-pravo-rossiyskoy-federacii-obschaya-chast-599116" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ugolovno-processualnoe-pravo-rossiyskoy-federacii-osobennaya-chast-584382" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
@@ -965,115 +968,115 @@
         <v>38</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>48</v>
       </c>
       <c r="V6" s="6"/>
       <c r="W6" s="6" t="s">
         <v>49</v>
       </c>
       <c r="X6" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y6" s="8">
         <v>0.481</v>
       </c>
       <c r="Z6" s="6"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="8">
-        <v>584381</v>
+        <v>599116</v>
       </c>
       <c r="B7" s="6" t="s">
         <v>50</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>51</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>52</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
-        <v>440</v>
+        <v>486</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
-        <v>2269.0</v>
+        <v>2479.0</v>
       </c>
       <c r="M7" s="9">
-        <v>2499.0</v>
+        <v>2729.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>53</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>54</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>55</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
         <v>56</v>
       </c>
       <c r="X7" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y7" s="8">
-        <v>0.653</v>
+        <v>0.709</v>
       </c>
       <c r="Z7" s="6"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="8">
         <v>584382</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>57</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
         <v>58</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>59</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
@@ -1083,57 +1086,57 @@
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
         <v>2539.0</v>
       </c>
       <c r="M8" s="9">
         <v>2789.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>53</v>
       </c>
       <c r="S8" s="6" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
         <v>56</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y8" s="8">
         <v>0.723</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
   </hyperlinks>