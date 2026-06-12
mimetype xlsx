--- v2 (2026-04-13)
+++ v3 (2026-06-12)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
   <si>
-    <t>13.04.2026</t>
+    <t>12.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,117 +133,117 @@
   <si>
     <t>21.08.2023</t>
   </si>
   <si>
     <t>СУДОУСТРОЙСТВО И ПРАВООХРАНИТЕЛЬНЫЕ ОРГАНЫ 4-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Вилкова Т. Ю., Насонов С. А., Хохряков М. А.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Юридические науки</t>
   </si>
   <si>
     <t>Правоохранительные органы и силовые структуры</t>
   </si>
   <si>
-    <t>Издание подготовлено на основе многолетней практики преподавания авторами курсов «Правоохранительные органы», «Судоустройство и правоохранительные органы» и «Судебные системы Российской Федерации и зарубежных стран» в Московском государственном юридическом университете имени О. Е. Кутафина. Теоретическая часть дает представление обо всех государственных и иных органах (организациях), осуществляющих правосудие, правоохранительную или иную юридическую деятельность: судах, прокуратуре, органах предварительного расследования, адвокатуре, нотариате и др., о выполняемых ими функциях и их организации (устройстве), а также знакомит читателя с общими, базовыми понятиями — судебная власть, правосудие и др. В практической части представлены задачи, открытые вопросы, ситуационные задания, задания, направленные на анализ различных документов, сценарии деловых игр, тесты для самоконтроля. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов, аспирантов и преподавателей юридических вузов и факультетов, а также для судей, адвокатов, нотариусов, сотрудников правоохранительных органов.</t>
+    <t>Издание подготовлено на основе многолетней практики преподавания авторами курсов «Правоохранительные органы», «Судоустройство и правоохранительные органы» и «Судебные системы Российской Федерации и зарубежных стран» в Московском государственном юридическом университете имени О. Е. Кутафина. Теоретическая часть дает представление обо всех государственных и иных органах (организациях), осуществляющих правосудие, правоохранительную или иную юридическую деятельность. В практической части представлены задачи, открытые вопросы, ситуационные задания, задания, направленные на анализ различных документов, сценарии деловых игр, тесты для самоконтроля.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-17651-3</t>
   </si>
   <si>
     <t>67.71я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>СУДОУСТРОЙСТВО И ПРАВООХРАНИТЕЛЬНЫЕ ОРГАНЫ 4-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
-    <t>Издание подготовлено на основе многолетней практики преподавания авторами курсов «Правоохранительные органы», «Судоустройство и правоохранительные органы» и «Судебные системы Российской Федерации и зарубежных стран». Курс дает представление обо всех государственных и иных органах (организациях), осуществляющих правосудие, правоохранительную или иную юридическую деятельность: судах, прокуратуре, органах предварительного расследования, адвокатуре, нотариате и др., о выполняемых ими функциях и их организации (устройстве), а также знакомит читателя с общими, базовыми понятиями: судебная власть, правосудие и др. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов, преподавателей, а также для судей, адвокатов, нотариусов и сотрудников правоохранительных органов.</t>
+    <t>Издание подготовлено на основе многолетней практики преподавания авторами курсов «Правоохранительные органы», «Судоустройство и правоохранительные органы» и «Судебные системы Российской Федерации и зарубежных стран». Теоретическая часть дает представление обо всех государственных и иных органах (организациях), осуществляющих правосудие, правоохранительную или иную юридическую деятельность. В практической части представлены задачи, открытые вопросы, ситуационные задания, задания, направленные на анализ различных документов, сценарии деловых игр, тесты для самоконтроля.</t>
   </si>
   <si>
     <t>978-5-534-17664-3</t>
   </si>
   <si>
     <t>67.71я723</t>
   </si>
   <si>
     <t>09.02.2026</t>
   </si>
   <si>
     <t>УГОЛОВНО-ПРОЦЕССУАЛЬНОЕ ПРАВО РОССИЙСКОЙ ФЕДЕРАЦИИ. ОБЩАЯ ЧАСТЬ 5-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Г.М. Резник [и др.]; под общей редакцией Г.М. Резника.</t>
   </si>
   <si>
     <t>Уголовный процесс</t>
   </si>
   <si>
     <t>Курс формирует системные знания фундаментальных основ уголовного процесса. Изучаются назначение, принципы, стадии процесса, статус участников, учение о доказательствах, меры принуждения и ключевые процессуальные институты (ходатайства, сроки, реабилитация и др.). Программа актуализирована с учетом последних изменений законодательства и правоприменительной практики. Усвоение материала обеспечит прочную базу для профессиональной деятельности в правоохранительных органах, адвокатуре и суде. Обучение включает интерактивные тесты и задания для отработки навыков применения УПК РФ. Курс предназначен для студентов, аспирантов и преподавателей юридических вузов и факультетов, а также для судей, адвокатов, сотрудников правоохранительных органов.</t>
   </si>
   <si>
     <t>978-5-534-21978-4</t>
   </si>
   <si>
     <t>67.411я73</t>
   </si>
   <si>
-    <t>10.04.2023</t>
-[...11 lines deleted...]
-    <t>978-5-534-19820-1</t>
+    <t>22.04.2026</t>
+  </si>
+  <si>
+    <t>УГОЛОВНО-ПРОЦЕССУАЛЬНОЕ ПРАВО РОССИЙСКОЙ ФЕДЕРАЦИИ. ОСОБЕННАЯ ЧАСТЬ 5-е изд., пер. и доп. Учебник для вузов</t>
+  </si>
+  <si>
+    <t>Под общ. ред. Резника Г.М.</t>
+  </si>
+  <si>
+    <t>В курсе освещены такие темы Особенной части уголовно-процессуального права, как досудебное и судебное производства, а также особый порядок уголовного судопроизводства, международное сотрудничество. Курс подготовлен преподавателями кафедры уголовно-процессуального права федерального государственного бюджетного образовательного учреждения высшего образования «Московский государственный юридический университет имени О. Е. Кутафина (МГЮА)», большинство из которых совмещают образовательную деятельность с практикой адвоката, поэтому в курсе наряду с доктриной имеется информация, носящая практическую направленность. Для студентов, аспирантов и преподавателей юридических вузов и факультетов, а также для судей, адвокатов, сотрудников правоохранительных органов.</t>
+  </si>
+  <si>
+    <t>978-5-534-21979-1</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
@@ -603,51 +603,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/sudoustroystvo-i-pravoohranitelnye-organy-583596" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/sudoustroystvo-i-pravoohranitelnye-organy-584103" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ugolovno-processualnoe-pravo-rossiyskoy-federacii-obschaya-chast-599116" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ugolovno-processualnoe-pravo-rossiyskoy-federacii-osobennaya-chast-584382" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/sudoustroystvo-i-pravoohranitelnye-organy-583596" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/sudoustroystvo-i-pravoohranitelnye-organy-584103" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ugolovno-processualnoe-pravo-rossiyskoy-federacii-obschaya-chast-599116" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ugolovno-processualnoe-pravo-rossiyskoy-federacii-osobennaya-chast-599117" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
@@ -1038,115 +1038,115 @@
         <v>53</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>54</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>55</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
         <v>56</v>
       </c>
       <c r="X7" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y7" s="8">
         <v>0.709</v>
       </c>
       <c r="Z7" s="6"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="8">
-        <v>584382</v>
+        <v>599117</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>57</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
         <v>58</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>59</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
-        <v>498</v>
+        <v>506</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
-        <v>2539.0</v>
+        <v>2569.0</v>
       </c>
       <c r="M8" s="9">
-        <v>2789.0</v>
+        <v>2829.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>53</v>
       </c>
       <c r="S8" s="6" t="s">
         <v>60</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
         <v>61</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
         <v>56</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y8" s="8">
-        <v>0.723</v>
+        <v>0.733</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>