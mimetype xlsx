--- v3 (2026-06-12)
+++ v4 (2026-06-12)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
   <si>
-    <t>12.06.2026</t>
+    <t>13.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>