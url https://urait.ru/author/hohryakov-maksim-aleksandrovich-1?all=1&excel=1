--- v4 (2026-06-12)
+++ v5 (2026-08-12)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
   <si>
-    <t>13.06.2026</t>
+    <t>12.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>