--- v1 (2026-02-08)
+++ v2 (2026-04-03)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
-    <t>08.02.2026</t>
+    <t>03.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -127,54 +127,54 @@
   <si>
     <t>Вес (кг)</t>
   </si>
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
     <t>29.11.2021</t>
   </si>
   <si>
     <t>МЕТОДЫ ОПТИМИЗАЦИИ В ХИМИЧЕСКОЙ ТЕХНОЛОГИИ: КОМПЬЮТЕРНЫЕ ПРОГРАММЫ ДЛЯ МНОГОЦЕЛЕВОЙ ОПТИМИЗАЦИИ. Учебное пособие для вузов</t>
   </si>
   <si>
     <t>Холоднов В. А., Краснобородько Д. А., Кулишенко Р. Ю., Лебедева М. Ю.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
-    <t>Естественные науки</t>
-[...2 lines deleted...]
-    <t>Химия</t>
+    <t>Математика и статистика</t>
+  </si>
+  <si>
+    <t>Математические методы в профессиональной деятельности. Методика обучения математике</t>
   </si>
   <si>
     <t>Курс посвящен решению задач многоцелевой оптимизации химико-технологических процессов и систем с использованием таких программ, как Excel, Octave, GAMS, Mathcad и MATLAB. Приводятся теоретические основы применения методов многокритериальной оптимизации в химической технологии, даны примеры решения задач и варианты заданий для самостоятельного выполнения. Основным достоинством курса является наличие фрагментов готового кода программ, которые студент может использовать при решении своих задач. Курс предназначен для студентов высших учебных заведений, обучающихся по химико-технологическим направлениям, но может быть полезно и дипломированным специалистам в области химической технологии, системного анализа.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-20513-8</t>
   </si>
   <si>
     <t>32.972я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">