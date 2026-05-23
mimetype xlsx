--- v1 (2026-04-03)
+++ v2 (2026-05-23)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
   <si>
-    <t>03.04.2026</t>
+    <t>23.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,84 +133,84 @@
   <si>
     <t>01.07.2021</t>
   </si>
   <si>
     <t>ОРГАНИЗАЦИЯ НАУЧНО-ИССЛЕДОВАТЕЛЬСКОЙ РАБОТЫ ПО УГОЛОВНОМУ ПРОЦЕССУ, КРИМИНАЛИСТИКЕ И СУДЕБНОЙ ЭКСПЕРТИЗЕ. Учебник для вузов</t>
   </si>
   <si>
     <t>Холопова Е. Н., Куркова Н. А.</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Юридические науки</t>
   </si>
   <si>
     <t>Криминалистика и судебные экспертизы</t>
   </si>
   <si>
-    <t>В пособии с учетом положений действующего законодательства изложены основные подходы и рекомендации, позволяющие оптимизировать научно-исследовательскую работу магистров и аспирантов по уголовному процессу, криминалистике и судебной экспертизе, повысить эффективность использования результатов научно-исследовательской работы при написании диссертационных исследований. Описана подготовка магистров и аспирантов по избранному направлению в целях приобретения практических навыков научно-исследовательской работы. Изложены этапы проведения научно-исследовательской работы, включая выбор направления исследования, постановку научной проблемы, проведение теоретических и эмпирических исследований, рекомендации по оформлению результатов научной работы, презентации научных выводов. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Пособие может быть использовано при реализации магистерских программ по уголовному процессу, криминалистике, судебной экспертизе, а также представляет интерес для аспирантов, преподавателей вузов, практических работников.</t>
+    <t>В пособии с учетом положений действующего законодательства изложены основные подходы и рекомендации, позволяющие оптимизировать научно-исследовательскую работу магистров и аспирантов по уголовному процессу, криминалистике и судебной экспертизе, повысить эффективность использования результатов научно-исследовательской работы при написании диссертационных исследований. Описана подготовка магистров и аспирантов по избранному направлению в целях приобретения практических навыков научно-исследовательской работы. Пособие может быть использовано при реализации магистерских программ по уголовному процессу, криминалистике, судебной экспертизе, а также представляет интерес для аспирантов, преподавателей вузов, практических работников.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-14829-9</t>
   </si>
   <si>
     <t>67я73</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>12.03.2020</t>
   </si>
   <si>
     <t>СУДЕБНО-ПСИХОЛОГИЧЕСКАЯ ЭКСПЕРТИЗА ПО ГРАЖДАНСКИМ ДЕЛАМ. Учебник для вузов</t>
   </si>
   <si>
     <t>Холопова Е. Н., Макарова О. А.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Медицина и фармакология</t>
   </si>
   <si>
     <t>Клиническая и медицинская психология. Патопсихология. Психиатрия</t>
   </si>
   <si>
-    <t>В курсе с учетом положений действующего законодательства изложены научные подходы к решению проблем использования специальных психологических знаний в форме судебно-психологической экспертизы, а также обоснованы отдельные рекомендации, позволяющие оптимизировать судебно-экспертную деятельность, повысить эффективность использования результатов судебно-психологической экспертизы при осуществлении правосудия по гражданским делам. Предлагаемые теоретические выводы и практические предложения вносят определенный вклад в общую теорию судебной экспертизы и развитие научных знаний о судебных доказательствах в гражданском судопроизводстве. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. В силу многоплановости и значимости темы курс может быть использован при реализации большинства магистерских программ по судебной экспертизе, а также представляет интерес для аспирантов, преподавателей вузов, широкого круга практических работников.</t>
+    <t>В пособии с учетом положений действующего законодательства изложены научные подходы к решению проблем использования специальных психологических знаний в форме судебно-психологической экспертизы, а также обоснованы отдельные рекомендации, позволяющие оптимизировать судебно-экспертную деятельность, повысить эффективность использования результатов судебно-психологической экспертизы при осуществлении правосудия по гражданским делам. Предлагаемые теоретические выводы и практические предложения вносят определенный вклад в общую теорию судебной экспертизы и развитие научных знаний о судебных доказательствах в гражданском судопроизводстве. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Учтены изменения в нормативных актах по состоянию на 1 марта 2020 г.</t>
   </si>
   <si>
     <t>978-5-534-13234-2</t>
   </si>
   <si>
     <t>67.53я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>