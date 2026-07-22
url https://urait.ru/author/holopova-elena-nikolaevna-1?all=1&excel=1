--- v2 (2026-05-23)
+++ v3 (2026-07-22)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
   <si>
-    <t>23.05.2026</t>
+    <t>23.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>