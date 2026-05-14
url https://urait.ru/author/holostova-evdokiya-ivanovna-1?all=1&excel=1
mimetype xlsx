--- v2 (2026-03-26)
+++ v3 (2026-05-14)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="100">
   <si>
-    <t>26.03.2026</t>
+    <t>14.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>