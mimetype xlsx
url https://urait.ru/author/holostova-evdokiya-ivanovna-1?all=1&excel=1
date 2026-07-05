--- v3 (2026-05-14)
+++ v4 (2026-07-05)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="100">
-[...1 lines deleted...]
-    <t>14.05.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="101">
+  <si>
+    <t>05.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -199,51 +199,51 @@
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Учебник подготовлен специалистами Института переподготовки и повышения квалификации руководящих кадров и специалистов системы социальной защиты населения города Москвы (ИПК ДСЗН). Книга содержит материал по основным проблемам организации, управления и администрирования в социальной работе. Из большого объема и разнообразных теоретических и практических проблем этих «трех китов» выделены такие, освоение которых позволит не только «навести порядок» в собственном познавательном багаже пользователя, но и более эффективно анализировать практические проблемы.</t>
   </si>
   <si>
     <t>978-5-534-00467-0</t>
   </si>
   <si>
     <t>17.02.2015</t>
   </si>
   <si>
     <t>СЕМЬЕВЕДЕНИЕ 2-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Прохорова О. Г., Холостова Е. И. ; Под ред. Прохоровой О. Г., Холостовой Е. И.</t>
   </si>
   <si>
     <t>Общественные науки</t>
   </si>
   <si>
     <t>Социология</t>
   </si>
   <si>
-    <t>В учебнике рассмотрены все основные подходы к изучению проблематики семьи, форм семейных и детско-родительских отношений; даны ответы на вопросы демографии, репродуктивного здоровья, организации семейного быта и досуга; приведен зарубежный опыт социальной защиты семьи. В учебнике описаны практические формы организации работы с семьей, он обобщает результаты практической деятельности специалистов органов и учреждений социальной сферы. В структуру учебника включены вопросы для самопроверки, практические задания и перечень рекомендуемой литературы для углубленного изучения отдельных разделов и тем.</t>
+    <t>В учебнике рассмотрены все основные подходы к изучению проблематики семьи, форм семейных и детско-родительских отношений; даны ответы на вопросы демографии, репродуктивного здоровья, организации семейного быта и досуга; приведен зарубежный опыт социальной защиты семьи; описаны практические формы организации работы с семьей.</t>
   </si>
   <si>
     <t>978-5-534-16358-2</t>
   </si>
   <si>
     <t>60.56я723</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>11.02.2014</t>
   </si>
   <si>
     <t>СЕМЬЕВЕДЕНИЕ: ТЕОРИЯ И ПРАКТИКА 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Отв. ред. Прохорова О. Г., Холостова Е. И.</t>
   </si>
   <si>
     <t>978-5-534-15897-7</t>
   </si>
   <si>
     <t>60.56я73</t>
   </si>
@@ -311,50 +311,53 @@
     <t>В учебнике представлены теоретические и методологические основы технологии социальной работы как учебной дисциплины и практики деятельности специалистов социальных учреждений и служб, представлены технологии практического решения проблем различных социальных групп населения и в разных сферах жизнедеятельности с помощью методов и средств социальной работы в соответствии с требованиями государственного образовательного стандарта по направлению «Социальная работа».</t>
   </si>
   <si>
     <t>978-5-534-21583-0</t>
   </si>
   <si>
     <t>05.05.2016</t>
   </si>
   <si>
     <t>ТЕХНОЛОГИЯ СОЦИАЛЬНОЙ РАБОТЫ. Учебник для СПО</t>
   </si>
   <si>
     <t>Под ред. Кононовой Л. И., Холостовой Е. И.</t>
   </si>
   <si>
     <t>В учебнике представлены теоретические и методологические основы технологии социальной работы как учебной дисциплины и практики деятельности специалистов социальных учреждений и служб. Определено понятие технологии социальной работы, сущность и содержание процесса, социального инструментария, социальной проблемы, технологизации социальной сферы, представлены технологии практического решения проблем различных социальных групп населения и в разных сферах жизнедеятельности с помощью методов и средств социальной работы.</t>
   </si>
   <si>
     <t>978-5-534-21582-3</t>
   </si>
   <si>
     <t>20.11.2015</t>
   </si>
   <si>
     <t>УПРАВЛЕНИЕ В СОЦИАЛЬНОЙ РАБОТЕ 2-е изд. Учебник для вузов</t>
+  </si>
+  <si>
+    <t>Учебник подготовлен специалистами Института переподготовки и повышения квалификации руководящих кадров и специалистов системы социальной защиты населения г. Москвы (ИПК ДСЗН) . Содержит материал по основным проблемам организации, управления и администрирования в социальной работе. Для студентов, обучающихся по направлению подготовки 040400 «Социальная работа» и по специальности 040100 «Социальная работа».</t>
   </si>
   <si>
     <t>978-5-534-01271-2</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -717,51 +720,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/istoriya-socialnoy-raboty-598512" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/istoriya-socialnoy-raboty-598914" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/menedzhment-v-socialnoy-rabote-583988" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/semevedenie-560683" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/semevedenie-teoriya-i-praktika-559837" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/socialnaya-rabota-566692" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/socialnaya-rabota-599103" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/teoriya-i-metodika-socialnoy-raboty-583989" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/teoriya-socialnoy-raboty-582712" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/tehnologiya-socialnoy-raboty-582711" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/tehnologiya-socialnoy-raboty-583990" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/upravlenie-v-socialnoy-rabote-582709" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/istoriya-socialnoy-raboty-598512" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/istoriya-socialnoy-raboty-598914" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/menedzhment-v-socialnoy-rabote-583988" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/semevedenie-560683" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/semevedenie-teoriya-i-praktika-559837" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/socialnaya-rabota-598967" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/socialnaya-rabota-599103" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/teoriya-i-metodika-socialnoy-raboty-583989" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/teoriya-socialnoy-raboty-582712" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/tehnologiya-socialnoy-raboty-582711" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/tehnologiya-socialnoy-raboty-583990" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/upravlenie-v-socialnoy-rabote-582709" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
@@ -1292,69 +1295,69 @@
         <v>60</v>
       </c>
       <c r="S9" s="6" t="s">
         <v>61</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
         <v>68</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
         <v>69</v>
       </c>
       <c r="X9" s="6" t="s">
         <v>64</v>
       </c>
       <c r="Y9" s="8">
         <v>0.462</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="8">
-        <v>566692</v>
+        <v>598967</v>
       </c>
       <c r="B10" s="6" t="s">
         <v>70</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
         <v>71</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="J10" s="8">
         <v>746</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L10" s="9">
         <v>3249.0</v>
       </c>
       <c r="M10" s="9">
         <v>3569.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>37</v>
       </c>
@@ -1760,57 +1763,57 @@
       <c r="K16" s="6" t="s">
         <v>53</v>
       </c>
       <c r="L16" s="9">
         <v>1709.0</v>
       </c>
       <c r="M16" s="9">
         <v>1879.0</v>
       </c>
       <c r="N16" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O16" s="6" t="s">
         <v>53</v>
       </c>
       <c r="P16" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q16" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R16" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S16" s="6" t="s">
-        <v>54</v>
+        <v>99</v>
       </c>
       <c r="T16" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U16" s="6" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="V16" s="6"/>
       <c r="W16" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X16" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y16" s="8">
         <v>0.507</v>
       </c>
       <c r="Z16" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>