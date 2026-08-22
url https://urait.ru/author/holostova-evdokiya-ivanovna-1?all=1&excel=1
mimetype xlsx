--- v4 (2026-07-05)
+++ v5 (2026-08-22)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="101">
   <si>
-    <t>05.07.2026</t>
+    <t>22.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>